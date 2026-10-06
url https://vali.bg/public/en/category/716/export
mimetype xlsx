--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -43,57 +43,57 @@
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  CECOTEC CONGA 1090, CONGA 950  LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-CNS990VX</t>
   </si>
   <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  iRobot Roomba Combo Essential Y011040 P/N ABL-G  LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-IRY110VX</t>
   </si>
   <si>
+    <t>Camera Battery for Vacuum cleaner  ECOVACS BFD-WSQ, CEN360   BFG-WSQ LiIon 14,4V 2600mAh CAMERON SINO</t>
+  </si>
+  <si>
+    <t>CS-EDN620VX</t>
+  </si>
+  <si>
     <t>not available</t>
-  </si>
-[...4 lines deleted...]
-    <t>CS-EDN620VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  Philips FC8603, FC8700, SmartPro Compact  LiFePO4 12,8V 1400mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-PHC870VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  ELECTROLUX 900257877, Osiris, RX8, RX9; AEG 900258195  LiIon 7,2V 2000mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-AGP720VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner  Sencor SRV 3150OR, SRV 3160TQ, CECOTEC CONGA 750  SRX3101  LiIon 10,8V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-CNS890VX</t>
   </si>
   <si>
     <t>Camera Battery for Vacuum cleaner   Ilife Noisz S5 Pro, V3s Pro, V50 LiIon 14,4V 2600mAh CAMERON SINO</t>
   </si>
   <si>
     <t>CS-FEX750VX</t>
   </si>
@@ -684,65 +684,65 @@
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>30.672</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>36.816</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4">
         <v>36.816</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>36.816</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>39.876</v>
@@ -768,51 +768,51 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>39.876</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>39.876</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>42.948</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
         <v>42.948</v>
@@ -838,51 +838,51 @@
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
         <v>46.02</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>46.02</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>49.08</v>
       </c>
       <c r="D15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>49.08</v>
@@ -936,65 +936,65 @@
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>52.152</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>58.284</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>58.284</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>58.284</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>58.284</v>
@@ -1006,51 +1006,51 @@
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>58.284</v>
       </c>
       <c r="D25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>58.284</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>61.356</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>61.356</v>
@@ -1104,79 +1104,79 @@
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32" t="s">
         <v>67</v>
       </c>
       <c r="C32">
         <v>73.632</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>68</v>
       </c>
       <c r="B33" t="s">
         <v>69</v>
       </c>
       <c r="C33">
         <v>73.632</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>70</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="C34">
         <v>73.632</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>72</v>
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="C35">
         <v>76.692</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
         <v>79.764</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
         <v>82.824</v>
@@ -1230,51 +1230,51 @@
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>85</v>
       </c>
       <c r="C41">
         <v>86.4</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>86</v>
       </c>
       <c r="B42" t="s">
         <v>87</v>
       </c>
       <c r="C42">
         <v>88.968</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>89</v>
       </c>
       <c r="C43">
         <v>147.252</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D44"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>