--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -478,121 +478,121 @@
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>91.524</v>
+        <v>86.4</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>134.868</v>
+        <v>128.4</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>158.58</v>
+        <v>152.64</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>276.0</v>
+        <v>261.996</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
-        <v>297.036</v>
+        <v>282.18</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
-        <v>357.072</v>
+        <v>339.216</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>1840.656</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>