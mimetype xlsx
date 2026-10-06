--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -139,75 +139,75 @@
   <si>
     <t>Graphic Display Tablet HUION Kamvas Pro 13, USB-C, Black/Silver</t>
   </si>
   <si>
     <t>HUION-TAB-GT133</t>
   </si>
   <si>
     <t>Oculus Meta Quest 3S Advanced All-In-One Virtual Reality Headset 128GB</t>
   </si>
   <si>
     <t>OCULUS-META-QUEST3S-128</t>
   </si>
   <si>
     <t>3D printer FlashForge ADX5 Multi color</t>
   </si>
   <si>
     <t>FLASH-3D-AD5X</t>
   </si>
   <si>
     <t>3D Printer Creality K1C 2025</t>
   </si>
   <si>
     <t>CREALITY-K1C</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Oculus Quest 3S - Advanced All-In-One Virtual Reality Headset 256GB</t>
   </si>
   <si>
     <t>OCULUS-META-QUEST3S-256</t>
   </si>
   <si>
     <t>3D printer FlashForge Adventurer 5M Pro</t>
   </si>
   <si>
     <t>FLASH-3D-ADV5MPRO</t>
   </si>
   <si>
     <t>3D Printer Creality K1 Max</t>
   </si>
   <si>
     <t>CREALITY-K1-MAX</t>
   </si>
   <si>
     <t>Oculus Quest 3 - Advanced All-In-One Virtual Reality Headset - 512 GB</t>
   </si>
   <si>
     <t>OCULUS-QUEST3-512</t>
-  </si>
-[...1 lines deleted...]
-    <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>VR Expert Pico Neo 3 - All-in-One VR Headset</t>
   </si>
   <si>
     <t>PICO-VR-NEO-3</t>
   </si>
   <si>
     <t>Scan Dimension SOL 3D SCANNER</t>
   </si>
   <si>
     <t>3D-SCAN-SOL</t>
   </si>
   <si>
     <t>3D scanner Revopoint Pop 3 Plus Standard Edition</t>
   </si>
   <si>
     <t>3D-SCAN-REV-POP3PLUS2</t>
   </si>
   <si>
     <t>3D Printer Creality K2 Pro</t>
   </si>
   <si>
     <t>CREALITY-K2-PRO</t>
   </si>
@@ -918,177 +918,177 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>438.0</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>438.0</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19">
         <v>518.988</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20">
         <v>612.936</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>699.0</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22">
         <v>701.76</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>51</v>
       </c>
       <c r="C23">
         <v>702.0</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24">
         <v>706.8</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25">
         <v>706.8</v>
       </c>
       <c r="D25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>57</v>
       </c>
       <c r="C26">
         <v>759.0</v>
       </c>
       <c r="D26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27">
         <v>774.0</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28" t="s">
         <v>61</v>
       </c>
       <c r="C28">
         <v>798.996</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29">
         <v>810.0</v>
@@ -1142,135 +1142,135 @@
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>70</v>
       </c>
       <c r="B33" t="s">
         <v>71</v>
       </c>
       <c r="C33">
         <v>999.0</v>
       </c>
       <c r="D33" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>72</v>
       </c>
       <c r="B34" t="s">
         <v>73</v>
       </c>
       <c r="C34">
         <v>1042.8</v>
       </c>
       <c r="D34" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>75</v>
       </c>
       <c r="C35">
         <v>1078.8</v>
       </c>
       <c r="D35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36" t="s">
         <v>77</v>
       </c>
       <c r="C36">
         <v>1299.0</v>
       </c>
       <c r="D36" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>78</v>
       </c>
       <c r="B37" t="s">
         <v>79</v>
       </c>
       <c r="C37">
         <v>1348.992</v>
       </c>
       <c r="D37" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>80</v>
       </c>
       <c r="B38" t="s">
         <v>81</v>
       </c>
       <c r="C38">
         <v>1896.0</v>
       </c>
       <c r="D38" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>82</v>
       </c>
       <c r="B39" t="s">
         <v>83</v>
       </c>
       <c r="C39">
         <v>2038.8</v>
       </c>
       <c r="D39" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>84</v>
       </c>
       <c r="B40" t="s">
         <v>85</v>
       </c>
       <c r="C40">
         <v>3498.996</v>
       </c>
       <c r="D40" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41" t="s">
         <v>87</v>
       </c>
       <c r="C41">
         <v>3840.0</v>
       </c>
       <c r="D41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>89</v>
       </c>
       <c r="C42">
         <v>4876.8</v>