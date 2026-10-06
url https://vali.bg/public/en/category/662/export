--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -55,114 +55,114 @@
   <si>
     <t>SP-FAN-FD12025S1L3-BULK</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Earphones with microphone MAXELL color BUDS EB-875, In-Ear, black</t>
   </si>
   <si>
     <t>ML-AH-EB-875-BK</t>
   </si>
   <si>
     <t>Fan SPIRE 120x120x25 mm, Sleeve</t>
   </si>
   <si>
     <t>SP-FAN-FD12025S1L3</t>
   </si>
   <si>
     <t>USB stick MAXELL FLIX, USB 3.0, 64GB</t>
   </si>
   <si>
     <t>ML-USB-FLIX-64GB</t>
   </si>
   <si>
+    <t>not available</t>
+  </si>
+  <si>
+    <t>Toner Cartridge GENERINK TN1050/1000, BROTHER, Black</t>
+  </si>
+  <si>
+    <t>LF-TON-BR-CAS-TN1050-G</t>
+  </si>
+  <si>
+    <t>USB stick MAXELL FLIX, USB 3.0, 32GB purple</t>
+  </si>
+  <si>
+    <t>ML-USB-FLIX-32GB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MobileMate USB 3.0 Reader </t>
+  </si>
+  <si>
+    <t>SD-SDDR-B531-GN6NN</t>
+  </si>
+  <si>
+    <t>Funko POP! Basketball NBA: Milwaukee Bucks - Giannis Antetokounmpo (City Edition 2021) #143</t>
+  </si>
+  <si>
+    <t>FUNKO-076011</t>
+  </si>
+  <si>
+    <t>Notebook Cooler Cooler Master ERGOSTAND IV, Metal Mesh</t>
+  </si>
+  <si>
+    <t>CM-FAN-R9-NBS-E42K-GP</t>
+  </si>
+  <si>
+    <t>CPU Intel Pentium G6400, 4.0 GHz, 4M Cache, 58W,  FCLGA1200,  Intel UHD Graphics 610, Comet Lake, TRAY</t>
+  </si>
+  <si>
+    <t>INTEL-G6400-TRAY</t>
+  </si>
+  <si>
+    <t>Memory card Kingston Endurance microSDHC 128GB, Class 10 UHS-I U1 A1</t>
+  </si>
+  <si>
+    <t>KIN-SDCE-128GB</t>
+  </si>
+  <si>
+    <t>CPU Intel Comet Lake-S Core I3-10100F 4 cores 3.6Ghz (Up to 4.30Ghz) 6MB, 65W LGA1200 TRAY</t>
+  </si>
+  <si>
+    <t>INTEL-I3-10100F-TRAY</t>
+  </si>
+  <si>
+    <t>CPU Intel Comet Lake-S Core I5-10400F 6 cores 2.9Ghz (Up to 4.30Ghz) 12MB, 65W LGA1200 Tray</t>
+  </si>
+  <si>
+    <t>INTEL-I5-10400F-TRAY</t>
+  </si>
+  <si>
+    <t>Conference headset for PC Jabra Speak 510MS, Black</t>
+  </si>
+  <si>
+    <t>JABRA-SPEAK-510MS</t>
+  </si>
+  <si>
     <t>limited availability (up to 3)</t>
-  </si>
-[...61 lines deleted...]
-    <t>JABRA-SPEAK-510MS</t>
   </si>
   <si>
     <t>Monitor ASUS PA32UC-K 32'' Professional Monitor, 4K (3840 x 2160), IPS, Quantum Dot, HDR1000, 384 zones local dimming, 99.5% Adobe RGB/95% DCI-P3, E&lt; 2, X-Rite i1 Display Pro</t>
   </si>
   <si>
     <t>ASUS-MON-PA32UC-K</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -595,163 +595,163 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>10.2</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>10.944</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>20.436</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10">
         <v>39.0</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11">
         <v>52.8</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C12">
         <v>75.756</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>77.52</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14">
         <v>86.064</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C15">
         <v>129.6</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>999.0</v>
+        <v>748.992</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D17"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>