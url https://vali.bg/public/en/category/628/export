--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -49,141 +49,141 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Xavax Washing Maschine Discaler, 250 ml</t>
   </si>
   <si>
     <t>HAMA-111724</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Washing Machine Care Cleaner, Xavax 111723</t>
   </si>
   <si>
     <t>HAMA-111723-BG</t>
   </si>
   <si>
     <t>Cleaner for Dishwashers, Xavax 111725</t>
   </si>
   <si>
     <t>HAMA-111725</t>
   </si>
   <si>
+    <t>Xavax Descaler for Steam Irons, 250 ml, 111727</t>
+  </si>
+  <si>
+    <t>HAMA-111727</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
+    <t>Xavax Quick Bio Descaler, 250 ml</t>
+  </si>
+  <si>
+    <t>HAMA-111734</t>
+  </si>
+  <si>
+    <t>Xavax Cleaning Tablets for Bottles, 111757</t>
+  </si>
+  <si>
+    <t>HAMA-111757</t>
+  </si>
+  <si>
+    <t>Xavax Cleaning Tablets f. Coffee Machine, Grease Remover, 111281</t>
+  </si>
+  <si>
+    <t>HAMA-111281</t>
+  </si>
+  <si>
+    <t>Xavax Oven and Grill Cleaner, 111758</t>
+  </si>
+  <si>
+    <t>HAMA-111758</t>
+  </si>
+  <si>
+    <t>Glass Ceramic Cleaner, Xavax 111726</t>
+  </si>
+  <si>
+    <t>HAMA-111726</t>
+  </si>
+  <si>
+    <t>Xavax Hot Air Fryer Cleaner, 300 ml</t>
+  </si>
+  <si>
+    <t>HAMA-111764</t>
+  </si>
+  <si>
+    <t>Xavax Premium Descaler for Automatic Coffee Makers, 111283</t>
+  </si>
+  <si>
+    <t>HAMA-111283</t>
+  </si>
+  <si>
+    <t>Xavax Cleaning Spray for Refrigerators, 111721</t>
+  </si>
+  <si>
+    <t>HAMA-111721</t>
+  </si>
+  <si>
+    <t>Xavax "Coffee Clean" Cleaner for Automatic Coffee Makers, 250 ml, 111284</t>
+  </si>
+  <si>
+    <t>HAMA-111284</t>
+  </si>
+  <si>
+    <t>Xavax Iron Cleaning Spray, 50 ml</t>
+  </si>
+  <si>
+    <t>HAMA-111762</t>
+  </si>
+  <si>
+    <t>XAVAX Power Clean Special cleaner, 111755</t>
+  </si>
+  <si>
+    <t>HAMA-111755</t>
+  </si>
+  <si>
+    <t>Xavax Milk System Cleaner, Liquid Milk Cleaner, 111282</t>
+  </si>
+  <si>
+    <t>HAMA-111282</t>
+  </si>
+  <si>
+    <t>not available</t>
+  </si>
+  <si>
+    <t>Washing Machine Care Set, descaler + cleaner, 110797</t>
+  </si>
+  <si>
+    <t>HAMA-110797</t>
+  </si>
+  <si>
     <t>on route</t>
-  </si>
-[...88 lines deleted...]
-    <t>HAMA-110797</t>
   </si>
   <si>
     <t>Xavax Hob Cleaning Kit, 3-Part, Cleaner, Scraper, Microfibre Cloth</t>
   </si>
   <si>
     <t>HAMA-111752</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -560,247 +560,247 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>3.888</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>4.596</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C5">
         <v>4.596</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>4.716</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7">
         <v>4.884</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C8">
         <v>5.112</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>5.256</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10">
         <v>5.616</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11">
         <v>5.616</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12">
-        <v>6.612</v>
+        <v>6.552</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>6.648</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14">
         <v>7.668</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C15">
         <v>7.704</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
         <v>35</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16">
-        <v>8.184</v>
+        <v>8.004</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17">
+        <v>8.184</v>
+      </c>
+      <c r="D17" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C18">
         <v>9.468</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>10.884</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D20"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>