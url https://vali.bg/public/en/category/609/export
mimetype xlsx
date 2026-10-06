--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -49,63 +49,63 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Case for Meta Quest 3/3S/2 &amp; Vision Pro/Pico 4</t>
   </si>
   <si>
     <t>OCULUS-CASE</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Oculus Meta Quest 3S Advanced All-In-One Virtual Reality Headset 128GB</t>
   </si>
   <si>
     <t>OCULUS-META-QUEST3S-128</t>
   </si>
   <si>
     <t>Sony - PlayStation VR2</t>
   </si>
   <si>
     <t>SONY-VR2</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Oculus Quest 3S - Advanced All-In-One Virtual Reality Headset 256GB</t>
   </si>
   <si>
     <t>OCULUS-META-QUEST3S-256</t>
   </si>
   <si>
     <t>Oculus Quest 3 - Advanced All-In-One Virtual Reality Headset - 512 GB</t>
   </si>
   <si>
     <t>OCULUS-QUEST3-512</t>
-  </si>
-[...1 lines deleted...]
-    <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>VR Expert Pico Neo 3 - All-in-One VR Headset</t>
   </si>
   <si>
     <t>PICO-VR-NEO-3</t>
   </si>
   <si>
     <t>Pico 4 Ultra - All-In-One Virtual Reality Headset</t>
   </si>
   <si>
     <t>PICO-VR-4-ULTRA</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>Gaming AR Glasses ASUS ROG XREAL R1 Micro-OLED display, 240Hz, 0.01ms</t>
   </si>
   <si>
     <t>ASUS-GLASSES-R1-N</t>
   </si>
   <si>
     <t>VR Expert Set of 4 PICO Neo 3 VR headsets, case, router, tablet and accessories</t>
   </si>
@@ -536,79 +536,79 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>422.232</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>490.8</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5">
         <v>518.988</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
         <v>701.76</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>702.0</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>912.0</v>