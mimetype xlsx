--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -100,150 +100,150 @@
   <si>
     <t>Wireless Adapter TP-LINK Archer T2U Nano, Dual band, USB</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-T2U-NANO</t>
   </si>
   <si>
     <t>Wireless Nano Adapter Cudy WU1300S, USB 3.0, 2.4/5 Ghz, Antenna Gain 2dBi</t>
   </si>
   <si>
     <t>CUDY-USB-WU1300S</t>
   </si>
   <si>
     <t>Wireless Adapter TP-LINK Archer T2U, AC600, Dual band, USB, built-in antenna</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-T2U</t>
   </si>
   <si>
     <t>Wireless Nano Adapter Cudy WU650S, USB 3.0, 2.4/5 Ghz</t>
   </si>
   <si>
     <t>CUDY-USB-WU1400</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Wireless PCI Express Adapter EDIMAX EW-7612PIN, Realtek, 2.4Ghz, 802.11n/g/b</t>
   </si>
   <si>
     <t>EDIM-EW-7612PIN</t>
   </si>
   <si>
-    <t>limited availability (up to 3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Wireless Adapter TP-LINK Archer T2U PLUS, AC600, Dual band, USB, externel antenna 5 dBi</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-T2UPLUS</t>
   </si>
   <si>
     <t>Nano Adapter EDIMAX EW-7811UTC, USB, Realtek, 2.4Ghz/5GHz, 802.11a/n/g/b</t>
   </si>
   <si>
     <t>EDIM-EW-7811UTC</t>
   </si>
   <si>
     <t>Wireless Adapter TP-LINK Archer T3U, AC 1300 MU-MIMO, Dual band, USB 3.0, built-in antenna</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-T3U</t>
   </si>
   <si>
+    <t>not available</t>
+  </si>
+  <si>
     <t>Wireless Adapter, D-Link AC13U, dual band, WiFi 5, AC1300, USB 2.0</t>
   </si>
   <si>
     <t>D-LINK-AC13U</t>
   </si>
   <si>
+    <t>Wireless PCI Express adapter Gigabyte GC-WB1733D-I, 2x2 802.11ac 160MHz, Bluetooth 5.0</t>
+  </si>
+  <si>
+    <t>GA-GC-WB1733D-I</t>
+  </si>
+  <si>
     <t>Wireless Adapter TP-LINK Archer T4U, AC 1300, Dual band, USB 3.0, built-in antenna</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-T4U</t>
   </si>
   <si>
     <t>Wireless Adapter TP-LINK Archer T4E , AC1200 dual band, PCI-EX, 2 external antennas</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-T4E</t>
   </si>
   <si>
     <t>Wireless adapter TP-LINK Archer TX20E, PCIe, 1800Mbps, Wireless AX, 2.4GHz /5GHz, BT 5.2, 2x external antennas</t>
   </si>
   <si>
     <t>TP-TL-ARCHER-TX20E</t>
   </si>
   <si>
     <t>Wireless GIGABYTE GC-WIFI6E MediaTek MT7902 WIFI 6Е 2x2 802.11ax, Bluetooth 5.2</t>
   </si>
   <si>
     <t>GA-GC-WIFI6E</t>
   </si>
   <si>
-    <t>Wireless PCI Express adapter Gigabyte GC-WB1733D-I, 2x2 802.11ac 160MHz, Bluetooth 5.0</t>
-[...4 lines deleted...]
-  <si>
     <t>Network card Cudy WU5400, AX5400, Tri-band router WiFi6/6E, USB 3.0</t>
   </si>
   <si>
     <t>CUDY-USB-WU5400</t>
   </si>
   <si>
     <t>Wireless Adapter ASUS PCE-AX1800 WiFi 6 PCI-e</t>
   </si>
   <si>
     <t>ASUS-PCIE-AX1800</t>
   </si>
   <si>
+    <t>Wireless Adapter ASUS PCE-BE6500 WiFi 7 (802.11be) PCI-e</t>
+  </si>
+  <si>
+    <t>ASUS-PCIE-BE6500</t>
+  </si>
+  <si>
     <t>Cudy WU6500, BE6500 Tri-band WiFi7 USB 3.0 network card</t>
   </si>
   <si>
     <t>CUDY-USB-WU6500</t>
   </si>
   <si>
+    <t>Wireless card GIGABYTE AORUS WIFI 7 5800Mbps, Bluetooth 5.3</t>
+  </si>
+  <si>
+    <t>GA-GC-WIFI7-1</t>
+  </si>
+  <si>
     <t>Wireless GIGABYTE AORUS X210 Intel® WIFI 6Е 2x2 802.11ax, Bluetooth 5.2</t>
   </si>
   <si>
     <t>GA-GC-WBAX210</t>
-  </si>
-[...13 lines deleted...]
-    <t>ASUS-PCIE-BE6500</t>
   </si>
   <si>
     <t>Wireless Adapter ASUS PCE-BE92BT WiFi 7 (802.11be) PCI-e</t>
   </si>
   <si>
     <t>ASUS-PCIE-BE92BT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -746,289 +746,289 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12">
         <v>14.724</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13">
         <v>15.648</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C14">
         <v>16.8</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15">
         <v>16.8</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16">
         <v>18.0</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
         <v>36</v>
       </c>
       <c r="C17">
         <v>19.2</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18">
         <v>21.552</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19">
-        <v>26.508</v>
+        <v>23.808</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20">
-        <v>30.0</v>
+        <v>26.508</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21">
-        <v>30.168</v>
+        <v>30.0</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22">
-        <v>30.744</v>
+        <v>30.168</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23">
-        <v>31.308</v>
+        <v>30.744</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24">
         <v>35.28</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C25">
         <v>38.4</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C26">
-        <v>50.616</v>
+        <v>45.912</v>
       </c>
       <c r="D26" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27">
-        <v>53.784</v>
+        <v>50.616</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28" t="s">
         <v>59</v>
       </c>
       <c r="C28">
-        <v>55.656</v>
+        <v>54.132</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>61</v>
       </c>
       <c r="C29">
-        <v>64.8</v>
+        <v>55.356</v>
       </c>
       <c r="D29" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30" t="s">
         <v>63</v>
       </c>
       <c r="C30">
-        <v>81.3</v>
+        <v>61.188</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D31"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>