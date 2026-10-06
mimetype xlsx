--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -58,117 +58,117 @@
   <si>
     <t>available</t>
   </si>
   <si>
     <t>CD-R80 MAXELL, 700MB, 52x, 10 pk</t>
   </si>
   <si>
     <t>ML-DC-CDR80-10</t>
   </si>
   <si>
     <t>DVD+R MAXELL, 4,7 GB, 16x, 25pk cake box</t>
   </si>
   <si>
     <t>ML-DDVD-plusR4.7-25PK</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>CD-RW80 MAXELL, 700MB, 52x, 10pk</t>
   </si>
   <si>
     <t>ML-DC-CDRW-10-CAKE</t>
   </si>
   <si>
+    <t>DVD-R MAXELL, 4,7 GB, 16x, 25 pk</t>
+  </si>
+  <si>
+    <t>ML-DDVD-R4.7-25PK</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL, 700MB, 52x, 25 pk</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-25</t>
+  </si>
+  <si>
+    <t>CD-R80 25 pk PRINTABLE MAXELL 52 speed cake box</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-25PR</t>
+  </si>
+  <si>
+    <t>CD-R Music XL-II MAXELL, 700MB, 80 min, 25 px</t>
+  </si>
+  <si>
+    <t>ML-DC-CDRMUS-25</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL, 700MB, 52x, 50pk</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50</t>
+  </si>
+  <si>
+    <t>DVD-R MAXELL, 4,7 GB, 16x, 50 pk</t>
+  </si>
+  <si>
+    <t>ML-DDVD-R4.7-50-SH</t>
+  </si>
+  <si>
+    <t>DVD+R MAXELL, 4,7 GB, 16x, 50 pk</t>
+  </si>
+  <si>
+    <t>ML-DDVD-plusR4.7-50-SH</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL cake box wrapped, 700MB, 52x, 50pk</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50-CAKE</t>
+  </si>
+  <si>
+    <t>CD-R80 MAXELL, 700 MB, 52x, Printable, 50 px</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50PRINT</t>
+  </si>
+  <si>
+    <t>DVD-R MAXELL, 4,7 GB, 16x, Printable, 50 pk shrink wrapped</t>
+  </si>
+  <si>
+    <t>ML-DDVD-R-50PR-SHR</t>
+  </si>
+  <si>
+    <t>CD-R80 50 pk PRINTABLE MAXELL 52 speed cake box</t>
+  </si>
+  <si>
+    <t>ML-DC-CDR80-50PRINT-CAKE</t>
+  </si>
+  <si>
     <t>limited availability (up to 3)</t>
-  </si>
-[...64 lines deleted...]
-    <t>ML-DC-CDR80-50PRINT-CAKE</t>
   </si>
   <si>
     <t>DVD-R MAXELL, 4,7 GB, 16x, Printable, 50 pk cake box</t>
   </si>
   <si>
     <t>ML-DDVD-R-50PR</t>
   </si>
   <si>
     <t>CD-R80 MAXELL, 700MB, 52x, 100 px</t>
   </si>
   <si>
     <t>ML-DC-CDR80-100SHR</t>
   </si>
   <si>
     <t>DVD-R MAXELL, 4,7 GB, 16x, 100 pk  CAKE BOX</t>
   </si>
   <si>
     <t>ML-DDVD-R4.7-100PK-CAKE</t>
   </si>
   <si>
     <t>BD-R MAXELL, Single layer, Blu-Ray, 25 GB, 4x, Printable, 25 px.</t>
   </si>
   <si>
     <t>ML-DB-BDR25-25PRINT</t>
   </si>
@@ -607,205 +607,205 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>5.52</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>5.832</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C6">
         <v>5.832</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7">
         <v>5.832</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C8">
         <v>7.2</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>8.592</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10">
         <v>9.816</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11">
         <v>10.428</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C12">
         <v>10.428</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>10.428</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14">
         <v>13.5</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C15">
         <v>13.5</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C16">
         <v>14.424</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>15.336</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>18.408</v>