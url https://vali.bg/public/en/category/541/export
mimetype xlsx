--- v8 (2026-08-19)
+++ v9 (2026-10-06)
@@ -70,57 +70,57 @@
   <si>
     <t>DELOCK-20678</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>Hama "Nano" Laptop Lock, 4-digit Combination Lock, Carbon Steel, 126822</t>
   </si>
   <si>
     <t>HAMA-126822</t>
   </si>
   <si>
     <t>ACT Wedge Laptop Lock with combination lock</t>
   </si>
   <si>
     <t>EWENT-ACT-LOCK-AC9035</t>
   </si>
   <si>
     <t>ACT LOCK AC9040, Wedge Laptop Lock with combination lock</t>
   </si>
   <si>
     <t>EWENT-ACT-LOCK-AC9040</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Delock locking device with 3 locking heads and combination lock</t>
   </si>
   <si>
     <t>DELOCK-20677</t>
-  </si>
-[...1 lines deleted...]
-    <t>limited availability (up to 3)</t>
   </si>
   <si>
     <t>Kensington Fingerprint Key for PC Access, TFTZ, VeriMark IT</t>
   </si>
   <si>
     <t>KENS-K64704EU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -539,65 +539,65 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>23.556</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>26.064</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
         <v>37.692</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>82.992</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D10"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>