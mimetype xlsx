--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -49,50 +49,53 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>ACT Power cable C14-C15, black, 0.25</t>
   </si>
   <si>
     <t>EWENT-ACT-CAB-AK5252</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>power supply cable FSP Group, 3-pin, Black</t>
   </si>
   <si>
     <t>FORT-SUN-A675FORT</t>
   </si>
   <si>
     <t>ACT Power cable C14-C15, black, 0.50m</t>
   </si>
   <si>
     <t>EWENT-ACT-CAB-AK5218</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Estillo Power cable, 0.75mm2, VDE test, 1.8m, black, bulk packaging</t>
   </si>
   <si>
     <t>EST-POWER-CABLE</t>
   </si>
   <si>
     <t>Hama Mains Cable, Euro Plug - 2-Pin Socket, 0.75m, 200731</t>
   </si>
   <si>
     <t>HAMA-200731</t>
   </si>
   <si>
     <t>power extension supply cable Estillo, 3-pin, Black</t>
   </si>
   <si>
     <t>EST-SUN-A676</t>
   </si>
   <si>
     <t>Hama Mains Cable, Euro Plug - 2-Pin Socket (Double Groove), 1.5 m</t>
   </si>
   <si>
     <t>HAMA-200732</t>
   </si>
   <si>
     <t>Hama Mains Cable with Euro Plug, 223273</t>
@@ -179,53 +182,50 @@
     <t>HAMA-47865</t>
   </si>
   <si>
     <t>Hama "Profi" Earthed Extension Cable, 5 m, white</t>
   </si>
   <si>
     <t>HAMA-47866</t>
   </si>
   <si>
     <t>Hama "Profi" Earthed Extension Cable, 5 m, black</t>
   </si>
   <si>
     <t>HAMA-47870</t>
   </si>
   <si>
     <t>STARLINK Mini DC Power Cable (15m)</t>
   </si>
   <si>
     <t>STARLINK-CABLE-MINIDC-15M</t>
   </si>
   <si>
     <t>STARLINK Mini DC Power Cable (30m)</t>
   </si>
   <si>
     <t>STARLINK-CABLE-MINIDC-30M</t>
-  </si>
-[...1 lines deleted...]
-    <t>limited availability (up to 3)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -596,359 +596,359 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>2.964</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>3.12</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5">
         <v>3.732</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
         <v>3.924</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7">
         <v>3.96</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8">
         <v>4.14</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9">
         <v>4.188</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10">
         <v>4.896</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11">
         <v>5.256</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12">
         <v>5.592</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13">
         <v>7.512</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C14">
         <v>7.512</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15">
         <v>7.512</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C16">
         <v>7.512</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17">
         <v>7.716</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18">
         <v>7.752</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19">
         <v>8.484</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20">
         <v>9.276</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21">
         <v>9.576</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22">
         <v>10.152</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23">
         <v>10.8</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24">
         <v>10.98</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C25">
         <v>60.84</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C26">
         <v>73.008</v>
       </c>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D27"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>