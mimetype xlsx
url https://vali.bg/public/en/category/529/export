--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -34,75 +34,75 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>ACT Universal Power Supply 5V 2A, Applicable for ACT USB boosters</t>
   </si>
   <si>
     <t>EWENT-ACT-AC1505</t>
   </si>
   <si>
+    <t>not available</t>
+  </si>
+  <si>
+    <t>Charger  for LiIon батерии 3,7v CR18650,CR123,14500 1 plate USB micro LC-100 EverActive</t>
+  </si>
+  <si>
+    <t>EVER-C-LC-100</t>
+  </si>
+  <si>
     <t>limited availability (up to 3)</t>
   </si>
   <si>
-    <t>Charger  for LiIon батерии 3,7v CR18650,CR123,14500 1 plate USB micro LC-100 EverActive</t>
-[...4 lines deleted...]
-  <si>
     <t>GP ReCyko 4-Slot E211 USB Charger (w/ 2's 2100mAh AA Batteries)</t>
   </si>
   <si>
     <t>GP-C-E211-2AA-2100</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Charger  for LiIon батерии 3,7v CR18650,CR123,14500 2 plates USB micro LC-200 EverActive</t>
   </si>
   <si>
     <t>EVER-C-LC-200</t>
-  </si>
-[...1 lines deleted...]
-    <t>not available</t>
   </si>
   <si>
     <t>Charger  USB USB Micro MC2S , Universal Charger, LiIon &amp; NIMH, 18650, CR123; AA, AAA  -  XTAR  with 2 plates</t>
   </si>
   <si>
     <t>XTAR-C-MC2S</t>
   </si>
   <si>
     <t>Charger USB Type-C MC2S NEW , Universal Charger, LiIon &amp; NIMH, 18650, CR123; AA, AAA  -  XTAR  with 2 plates</t>
   </si>
   <si>
     <t>XTAR-C-MC2-NEW</t>
   </si>
   <si>
     <t>Hama Universal Power Supply Unit, Adjustable, 600mA, 223612</t>
   </si>
   <si>
     <t>HAMA-223612</t>
   </si>
   <si>
     <t>Charger  USB Type-C MC4S , Universal Charger, LiIon &amp; NIMH, 18650, CR123; AA, AAA  -  XTAR</t>
   </si>
   <si>
     <t>XTAR-C-MC4S</t>
   </si>
@@ -633,485 +633,485 @@
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>8.304</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>8.592</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4">
         <v>10.428</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
         <v>11.04</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>11.4</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>11.4</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>11.412</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>13.8</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>14.724</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>18.408</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>19.524</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>20.856</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>21.48</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>23.316</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>23.928</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>24.0</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>24.54</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>25.392</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>27.612</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>27.612</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>27.612</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>29.448</v>
       </c>
       <c r="D23" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>30.06</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>36.816</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>39.876</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>42.0</v>
       </c>
       <c r="D27" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>42.948</v>
       </c>
       <c r="D28" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>42.948</v>
       </c>
       <c r="D29" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>57.6</v>
       </c>
       <c r="D30" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>119.64</v>
       </c>
       <c r="D31" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>150.324</v>
       </c>
       <c r="D32" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>153.384</v>
       </c>
       <c r="D33" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>826.8</v>
       </c>
       <c r="D34" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D35"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>