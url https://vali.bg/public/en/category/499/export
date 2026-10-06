--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -28,144 +28,144 @@
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$35</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Software Readiris PDF 22 Business 1 Lic WIN - BOX</t>
+  </si>
+  <si>
+    <t>IRIS-SOFT-READIRIS22-BOX</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>WinZip SafeMedia 6 License (5-50)</t>
   </si>
   <si>
     <t>FS-SOFT-WZ-550</t>
   </si>
   <si>
     <t>call</t>
   </si>
   <si>
-    <t>Software Readiris PDF 22 Business 1 Lic WIN - BOX</t>
-[...7 lines deleted...]
-  <si>
     <t>Microsoft 365 Business Basic (no Teams)</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF365-BB-NOT</t>
   </si>
   <si>
     <t>Microsoft 365 Business Basic</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF365-BB</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>ABBYY FineReader PDF Standard, Single User License (ESD), Subscription, 1y</t>
   </si>
   <si>
     <t>FS-SOFT-AB-FRSW-FMBL-X</t>
   </si>
   <si>
     <t>ABBYY FineReader PDF Standard, Volume License (per Seat), GOV/NPO/EDU, Subscription 1y, 5 - 25 Licenses</t>
   </si>
   <si>
     <t>FS-SOFT-AB-FRSW-FGBS-A</t>
   </si>
   <si>
     <t>Sofware Microsoft Windows 11 Home x64 ENG OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-KW9-00632</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>Software Microsoft Office Home 2024 All Language Eurozone Retail Online ESD!!!!</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-2024-6798</t>
   </si>
   <si>
+    <t>Software Microsoft Windows 11 Home English 64 bit FPP USB</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-HAJ-00090</t>
+  </si>
+  <si>
+    <t>Microsoft 365 Apps for business</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-365-APPS-B</t>
+  </si>
+  <si>
+    <t>Софтуер ABBYY FineReader PDF Corporate, Single User License (ESD), Subscription, 1y</t>
+  </si>
+  <si>
+    <t>FS-SOFT-AB-FRCW-FMBL-X</t>
+  </si>
+  <si>
     <t>Microsoft 365 Business Standard</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BS</t>
   </si>
   <si>
-    <t>Software Microsoft Windows 11 Home English 64 bit FPP USB</t>
-[...14 lines deleted...]
-    <t>FS-SOFT-AB-FRCW-FMBL-X</t>
+    <t>Microsoft 365 Apps for enterprise</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
     <t>Sofware Microsoft Windows 11 Pro x64 ENG OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-FQC-10528</t>
-  </si>
-[...4 lines deleted...]
-    <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
     <t>Microsoft 365 Business Premium</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BP</t>
   </si>
   <si>
     <t>Adobe Acrobat Standard for teams Multi European Languages Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ACRSTD</t>
   </si>
   <si>
     <t>Software Adobe Acrobat Pro for teams Multi European Languages Subscription New, Education Named License</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ACRPRNENL</t>
   </si>
   <si>
     <t>Sofware Microsoft Windows Pro FPP 11 64-bit Eng Intl</t>
   </si>
   <si>
     <t>FS-SOFT-MS-HAV-00163</t>
   </si>
@@ -613,306 +613,306 @@
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>60.888</v>
+        <v>58.284</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>61.356</v>
+        <v>60.888</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>66.24</v>
+        <v>69.84</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>87.408</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>99.828</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>99.828</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>125.664</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9">
         <v>145.716</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
-        <v>148.8</v>
+        <v>150.828</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11">
-        <v>150.828</v>
+        <v>158.4</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12">
-        <v>158.4</v>
+        <v>166.392</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13">
-        <v>166.392</v>
+        <v>174.672</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14">
-        <v>173.16</v>
+        <v>184.32</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15">
-        <v>184.32</v>
+        <v>184.8</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16">
         <v>239.712</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17">
         <v>241.92</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18">
         <v>244.656</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>244.812</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>269.22</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>47</v>
       </c>
       <c r="C21">
         <v>275.484</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>49</v>
       </c>
       <c r="C22">
         <v>275.484</v>
@@ -952,163 +952,163 @@
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25">
         <v>299.472</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>57</v>
       </c>
       <c r="C26">
         <v>369.0</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27">
         <v>449.736</v>
       </c>
       <c r="D27" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28" t="s">
         <v>61</v>
       </c>
       <c r="C28">
         <v>558.336</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29">
         <v>808.644</v>
       </c>
       <c r="D29" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30" t="s">
         <v>65</v>
       </c>
       <c r="C30">
         <v>858.972</v>
       </c>
       <c r="D30" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>66</v>
       </c>
       <c r="B31" t="s">
         <v>67</v>
       </c>
       <c r="C31">
         <v>1196.424</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>1632.048</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>1957.224</v>
       </c>
       <c r="D33" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>69</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="C34">
         <v>3718.116</v>
       </c>
       <c r="D34" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D35"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>