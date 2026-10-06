--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -43,71 +43,71 @@
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Netsupport School Classroom software NSS ver.15+ 3 year maintenance</t>
   </si>
   <si>
     <t>SOFT-NET-NSS-IKT-3Y</t>
   </si>
   <si>
     <t>call</t>
   </si>
   <si>
     <t>SOFT-NOD32-HOMESecEssent</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
+    <t>Software Readiris PDF 22 Business 1 Lic WIN - BOX</t>
+  </si>
+  <si>
+    <t>IRIS-SOFT-READIRIS22-BOX</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>WinZip SafeMedia 6 License (5-50)</t>
   </si>
   <si>
     <t>FS-SOFT-WZ-550</t>
   </si>
   <si>
     <t>VideoStudio 2022 Business &amp; Education License (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-VS22-14</t>
   </si>
   <si>
-    <t>Software Readiris PDF 22 Business 1 Lic WIN - BOX</t>
-[...7 lines deleted...]
-  <si>
     <t>Microsoft 365 Business Basic (no Teams)</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF365-BB-NOT</t>
   </si>
   <si>
     <t>PaintShop Pro 2022 Corporate Edition License Single User</t>
   </si>
   <si>
     <t>FS-SOFT-PAINT-PS-CE1</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Education 365-Day Subscription (5-50)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGES365-50</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Education 365-Day Subscription (Single User)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-DRGES365-1</t>
   </si>
   <si>
     <t>Microsoft 365 Business Basic</t>
@@ -133,108 +133,108 @@
   <si>
     <t>VR Expert Education Kit software license - base bundle for 1 year</t>
   </si>
   <si>
     <t>SOFT-VR-BB-1</t>
   </si>
   <si>
     <t>Software RICOH Smart Integration CONTROL+, License 1Y, 1 device</t>
   </si>
   <si>
     <t>RICOH-SOFT-RSI-CTR-1Y-1-4</t>
   </si>
   <si>
     <t>Sofware Microsoft Windows 11 Home x64 ENG OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-KW9-00632</t>
   </si>
   <si>
     <t>Software Microsoft Office Home 2024 All Language Eurozone Retail Online ESD!!!!</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-2024-6798</t>
   </si>
   <si>
+    <t>Software Microsoft Windows 11 Home English 64 bit FPP USB</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-HAJ-00090</t>
+  </si>
+  <si>
+    <t>CorelDRAW Graphics Suite Enterprise CorelSure Maintenance Renewal (1 year) (1-4)</t>
+  </si>
+  <si>
+    <t>FS-SOFT-COREL-DRGSEMR1Y</t>
+  </si>
+  <si>
+    <t>Microsoft 365 Apps for business</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-365-APPS-B</t>
+  </si>
+  <si>
+    <t>Софтуер ABBYY FineReader PDF Corporate, Single User License (ESD), Subscription, 1y</t>
+  </si>
+  <si>
+    <t>FS-SOFT-AB-FRCW-FMBL-X</t>
+  </si>
+  <si>
+    <t>Software Corinth</t>
+  </si>
+  <si>
+    <t>CORINTH-1DEV-WEB-1Y</t>
+  </si>
+  <si>
+    <t>ask for price</t>
+  </si>
+  <si>
+    <t>CORINTH-1DEV-DESK-1Y</t>
+  </si>
+  <si>
     <t>Microsoft 365 Business Standard</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BS</t>
   </si>
   <si>
-    <t>Software Microsoft Windows 11 Home English 64 bit FPP USB</t>
-[...20 lines deleted...]
-    <t>FS-SOFT-AB-FRCW-FMBL-X</t>
+    <t>VR Expert Education Kit-base bundle and Corinth software license for 1 year for 1 pair of headsets</t>
+  </si>
+  <si>
+    <t>SOFT-VR-BC-1</t>
+  </si>
+  <si>
+    <t>Microsoft 365 Apps for enterprise</t>
+  </si>
+  <si>
+    <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
     <t>Sofware Microsoft Windows 11 Pro x64 ENG OEM</t>
   </si>
   <si>
     <t>FS-SOFT-MS-FQC-10528</t>
-  </si>
-[...22 lines deleted...]
-    <t>FS-SOFT-MS-365-APPS-E</t>
   </si>
   <si>
     <t>CorelDRAW Graphics Suite Enterprise Education License (incl. 1 Yr CorelSure Maintenance) (1-4)</t>
   </si>
   <si>
     <t>FS-SOFT-COREL-GSEE14</t>
   </si>
   <si>
     <t>Microsoft 365 Business Premium</t>
   </si>
   <si>
     <t>FS-SOFT-MS-OFF-365-BP</t>
   </si>
   <si>
     <t>Adobe Acrobat Standard for teams Multi European Languages Subscription New</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ACRSTD</t>
   </si>
   <si>
     <t>Software Adobe Acrobat Pro for teams Multi European Languages Subscription New, Education Named License</t>
   </si>
   <si>
     <t>FS-SOFT-ADOBE-ACRPRNENL</t>
   </si>
@@ -850,107 +850,107 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>30.0</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3">
-        <v>36.204</v>
+        <v>39.984</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>60.888</v>
+        <v>58.284</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5">
-        <v>61.2</v>
+        <v>60.888</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
-        <v>61.356</v>
+        <v>61.2</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
-        <v>66.24</v>
+        <v>69.84</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>70.584</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
@@ -1060,194 +1060,194 @@
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>145.716</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>148.8</v>
+        <v>150.828</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>150.828</v>
+        <v>154.8</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>154.8</v>
+        <v>158.4</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>158.4</v>
+        <v>166.392</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
-        <v>166.392</v>
+        <v>0.0</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
-        <v>173.16</v>
+        <v>0.0</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
-        <v>0.0</v>
+        <v>174.672</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
-        <v>0.0</v>
+        <v>180.0</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
-        <v>180.0</v>
+        <v>184.32</v>
       </c>
       <c r="D26" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
-        <v>184.32</v>
+        <v>184.8</v>
       </c>
       <c r="D27" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>184.992</v>
       </c>
       <c r="D28" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>239.712</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>241.92</v>
@@ -1259,51 +1259,51 @@
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>244.656</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>244.812</v>
       </c>
       <c r="D32" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>269.22</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>275.484</v>
@@ -1455,51 +1455,51 @@
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>359.004</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>369.0</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
         <v>418.836</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48">
         <v>444.0</v>
@@ -1628,74 +1628,74 @@
         <v>118</v>
       </c>
       <c r="C57">
         <v>558.336</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>119</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58">
         <v>588.396</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B59" t="s">
         <v>121</v>
       </c>
       <c r="C59">
         <v>0.0</v>
       </c>
       <c r="D59" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B60" t="s">
         <v>122</v>
       </c>
       <c r="C60">
         <v>0.0</v>
       </c>
       <c r="D60" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>123</v>
       </c>
       <c r="B61" t="s">
         <v>124</v>
       </c>
       <c r="C61">
         <v>808.644</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>125</v>
       </c>
       <c r="B62" t="s">
         <v>126</v>
       </c>
       <c r="C62">
         <v>858.972</v>
@@ -1726,200 +1726,200 @@
         <v>130</v>
       </c>
       <c r="C64">
         <v>906.0</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>131</v>
       </c>
       <c r="B65" t="s">
         <v>132</v>
       </c>
       <c r="C65">
         <v>969.0</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B66" t="s">
         <v>133</v>
       </c>
       <c r="C66">
         <v>0.0</v>
       </c>
       <c r="D66" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67">
         <v>0.0</v>
       </c>
       <c r="D67" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>135</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68">
         <v>1196.424</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>137</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69">
         <v>1299.0</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>125</v>
       </c>
       <c r="B70" t="s">
         <v>139</v>
       </c>
       <c r="C70">
         <v>1632.048</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>140</v>
       </c>
       <c r="B71" t="s">
         <v>141</v>
       </c>
       <c r="C71">
         <v>1957.224</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B72" t="s">
         <v>142</v>
       </c>
       <c r="C72">
         <v>0.0</v>
       </c>
       <c r="D72" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B73" t="s">
         <v>143</v>
       </c>
       <c r="C73">
         <v>0.0</v>
       </c>
       <c r="D73" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>140</v>
       </c>
       <c r="B74" t="s">
         <v>144</v>
       </c>
       <c r="C74">
         <v>3718.116</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B75" t="s">
         <v>145</v>
       </c>
       <c r="C75">
         <v>0.0</v>
       </c>
       <c r="D75" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B76" t="s">
         <v>146</v>
       </c>
       <c r="C76">
         <v>0.0</v>
       </c>
       <c r="D76" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D77"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>