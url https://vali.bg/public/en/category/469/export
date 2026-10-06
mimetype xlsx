--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$17</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HAMA 2-Way Distributor for Cigarette Lighter Socket, 180 °, 12 V, 223403</t>
   </si>
   <si>
     <t>HAMA-223403</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
     <t>HAMA Short Rod Antenna, universal</t>
   </si>
   <si>
@@ -76,69 +76,72 @@
   <si>
     <t>Automotive Organiser  HAMA 83962, small,  Black</t>
   </si>
   <si>
     <t>HAMA-83962</t>
   </si>
   <si>
     <t>Automotive Organiser with Isotherm Compartment, HAMA 83961, Black</t>
   </si>
   <si>
     <t>HAMA-83961</t>
   </si>
   <si>
     <t>Hama Bluetooth Hands-Free Device for Cars with AUX-In</t>
   </si>
   <si>
     <t>HAMA-14167</t>
   </si>
   <si>
     <t>Automotive Organiser HAMA 83963, Big, Black</t>
   </si>
   <si>
     <t>HAMA-83963</t>
   </si>
   <si>
+    <t>Hama FM Transmitter with Bluetooth® Function, 14170</t>
+  </si>
+  <si>
+    <t>HAMA-14170</t>
+  </si>
+  <si>
+    <t>on route</t>
+  </si>
+  <si>
+    <t>Hama "Link.it solo" Bluetooth® Adapter, Receiver, Retrofit Bluetooth to the HiFi</t>
+  </si>
+  <si>
+    <t>HAMA-205321</t>
+  </si>
+  <si>
+    <t>Hama Bluetooth® FM Transmitter for Car Radio, Hands-Free Device, 2 x USB Port</t>
+  </si>
+  <si>
+    <t>HAMA-201631</t>
+  </si>
+  <si>
     <t>limited availability (up to 3)</t>
-  </si>
-[...16 lines deleted...]
-    <t>HAMA-201631</t>
   </si>
   <si>
     <t>Hama Bluetooth Receiver for Cars, with 3.5 mm Plug and USB Charger</t>
   </si>
   <si>
     <t>HAMA-14159</t>
   </si>
   <si>
     <t>Hama FM Transmitter with Bluetooth, 1xUSB-C,1xUSB-A, 14169</t>
   </si>
   <si>
     <t>HAMA-14169</t>
   </si>
   <si>
     <t>Hama Bluetooth® Receiver for Cars, 3.5 mm Plug, Voice Control, Hands-Free</t>
   </si>
   <si>
     <t>HAMA-14173</t>
   </si>
   <si>
     <t>Pioneer Car Radio, MHV-230BT</t>
   </si>
   <si>
     <t>PIONEER-MHV-230BT</t>
   </si>
@@ -595,163 +598,163 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>14.82</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>15.336</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>16.368</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>17.856</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>18.096</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>19.944</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13">
         <v>19.944</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14">
         <v>19.944</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15">
         <v>70.8</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16">
         <v>91.2</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D17"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>