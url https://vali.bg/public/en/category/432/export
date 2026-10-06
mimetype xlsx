--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -28,135 +28,135 @@
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$16</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Amazon Fire TV Stick HD 2025, 8GB, Wi-Fi 5</t>
+  </si>
+  <si>
+    <t>AMAZON-TV-STICK-FIR-G3-25</t>
+  </si>
+  <si>
+    <t>available</t>
+  </si>
+  <si>
     <t>Amazon Fire TV Stick HD Gen3 Media Player</t>
   </si>
   <si>
     <t>AMAZON-TV-STICK-FIR-G3-24</t>
   </si>
   <si>
+    <t>Fire TV Stick 4K Select streaming device</t>
+  </si>
+  <si>
+    <t>AMAZON-TV-STICK-SELECT</t>
+  </si>
+  <si>
+    <t>Amazon Fire TV Stick 4K Plus Media Player (2025)</t>
+  </si>
+  <si>
+    <t>AMAZON-TV-STICK-PLUS</t>
+  </si>
+  <si>
+    <t>Fire TV Stick 4K Gen2 streaming device, Wi-Fi 6, Alexa Voice Remote</t>
+  </si>
+  <si>
+    <t>AMAZON-TV-STICK-FIRE</t>
+  </si>
+  <si>
+    <t>Amazon Mediaplayer Fire TV Stick 4K Edition 2024</t>
+  </si>
+  <si>
+    <t>AMAZON-TV-STICK-FIR-4K-24</t>
+  </si>
+  <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
+    <t>j5create ScreenCast 4K Wireless Display Adapter</t>
+  </si>
+  <si>
+    <t>J5-JVAW76</t>
+  </si>
+  <si>
+    <t>Fire TV Stick Max 4K streaming device G2, Wi-Fi 6, Alexa Voice Remote</t>
+  </si>
+  <si>
+    <t>AMAZON-TV-STICK-FIR-G2-23</t>
+  </si>
+  <si>
+    <t>j5create ScreenCast, JVAW62, 1920 × 1080, Wireless Display Adapter, 2.4 GHz, 5 GHz, WPA2</t>
+  </si>
+  <si>
+    <t>J5-JVAW62</t>
+  </si>
+  <si>
+    <t>j5 create JVAW61  Screencast FHD  USB-C Wireless Extender</t>
+  </si>
+  <si>
+    <t>J5-JVAW61</t>
+  </si>
+  <si>
+    <t>j5 create JVAW76 MAX Adapter, ScreenCast 4K, HDMI</t>
+  </si>
+  <si>
+    <t>J5-JVAW76MAX</t>
+  </si>
+  <si>
+    <t>j5 create 4K JVAW575 - wireless HDMI extender</t>
+  </si>
+  <si>
+    <t>J5-JVAW75</t>
+  </si>
+  <si>
+    <t>Multimedia player Google TV Streamer 4K, 32GB, with remote control</t>
+  </si>
+  <si>
+    <t>GOOGLE-TV-STREAMER-WH</t>
+  </si>
+  <si>
     <t>not available</t>
-  </si>
-[...76 lines deleted...]
-    <t>GOOGLE-TV-STREAMER-WH</t>
   </si>
   <si>
     <t>EZCast Pro Dongle II Presentation system, 4К, HDMI</t>
   </si>
   <si>
     <t>EZCAST-PRO2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -516,222 +516,222 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>38.112</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>38.112</v>
+        <v>38.4</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C4">
         <v>41.292</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C5">
         <v>46.992</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C6">
         <v>48.84</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C7">
         <v>49.368</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8">
-        <v>58.8</v>
+        <v>59.988</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9">
-        <v>59.988</v>
+        <v>62.34</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10">
         <v>74.988</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11">
         <v>74.988</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C12">
         <v>90.0</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>130.488</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14">
         <v>130.8</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>163.2</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D16"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>