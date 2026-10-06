--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$112</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$128</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Ref. number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>uRage "Exodus 220 TKL" Gaming Keyboard, black</t>
   </si>
   <si>
     <t>HAMA-217818</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>uRage "Exodus 220 TKL" Gaming Keyboard, white</t>
   </si>
   <si>
@@ -67,158 +67,152 @@
   <si>
     <t>uRage "Exodus 215 Illuminated" Gaming Keyboard, black, QWERTY</t>
   </si>
   <si>
     <t>HAMA-217831</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard Nubi NK87 Black TKL - G3MS Sapphire V2 Switches, ABS</t>
   </si>
   <si>
     <t>NUBI-NK87-BL-ANSI</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard Nubi NK87 ICE TKL - G3MS Sapphire V2 Switches, ABS</t>
   </si>
   <si>
     <t>NUBI-NK87-ICE-ANSI</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard Nubi NK87 White TKL - G3MS Sapphire V2 Switches, ABS</t>
   </si>
   <si>
     <t>NUBI-NK87-WH-ANSI</t>
   </si>
   <si>
-    <t>uRage "Exodus 860 Mechanical", Gaming Keyboard, 186069</t>
-[...2 lines deleted...]
-    <t>HAMA-186069</t>
+    <t>uRage "Exodus 860 Mechanical" Gaming Keyboard, Red Switches, 186076</t>
+  </si>
+  <si>
+    <t>HAMA-186076</t>
+  </si>
+  <si>
+    <t>A4tech Fstyler FGS300 Panda Rock Mechanical TKL Cyrillic</t>
+  </si>
+  <si>
+    <t>A4-KEY-FS300</t>
+  </si>
+  <si>
+    <t>Mechanical Gaming Keyboard Spartan Gear Lochos 2 RGB TKL, Black</t>
+  </si>
+  <si>
+    <t>SG-082715</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical Keyboard Nubi NK68HE Black - Hall Effect</t>
+  </si>
+  <si>
+    <t>NUBI-NK68-HE-BL</t>
   </si>
   <si>
     <t>not available</t>
   </si>
   <si>
-    <t>uRage "Exodus 860 Mechanical" Gaming Keyboard, Red Switches, 186076</t>
-[...22 lines deleted...]
-  <si>
     <t>Gaming Mechanical Keyboard Nubi NK68HE Ice - Hall Effect</t>
   </si>
   <si>
     <t>NUBI-NK68-HE-ICE</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard Nubi NK68HE White - Hall Effect</t>
   </si>
   <si>
     <t>NUBI-NK68-HE-WH</t>
   </si>
   <si>
     <t>uRage "Exodus 515 Illuminated" Gaming Keyboard, black, QWERTY US</t>
   </si>
   <si>
     <t>HAMA-217830</t>
   </si>
   <si>
     <t>Wireless Keyboard Keychron B1 Pro Ultra-Slim Space Gray</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-B1P-K1</t>
   </si>
   <si>
     <t>Gaming Mechanical keyboard Barebone Glorious RGB GMMK ANSI Layout</t>
   </si>
   <si>
     <t>GL-KEY-GATA-971</t>
   </si>
   <si>
     <t>Gaming Wireless Keyboard Spartan Gear Pegasus 2 RGB Black/Grey</t>
   </si>
   <si>
     <t>SG-085610</t>
   </si>
   <si>
+    <t>limited availability (up to 3)</t>
+  </si>
+  <si>
     <t>Gaming Wireless Keyboard Spartan Gear Pegasus 2 RGB White</t>
   </si>
   <si>
     <t>SG-085611</t>
   </si>
   <si>
     <t>Gaming Wireless Keyboard Spartan Gear Pegasus 2 RGB White/Grey</t>
   </si>
   <si>
     <t>SG-085612</t>
   </si>
   <si>
     <t>Wireless Keyboard Keychron B1 Pro Ultra-Slim Ivory White</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-B1P-K8</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard Dark Project ALU87 Daylight RGB</t>
   </si>
   <si>
     <t>FSH-DP-KD-ALU87A-DAYLIGHT</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard Dark Project ALU87A Midnight RGB</t>
   </si>
   <si>
     <t>FSH-DP-KD-ALU87A-MIDNIGHT</t>
   </si>
   <si>
     <t>Corsair K55 Core RGB Membrane Gaming Keyboard</t>
   </si>
   <si>
     <t>CORSAIR-KEY-K55-RGB-CORE</t>
   </si>
   <si>
-    <t>limited availability (up to 3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Endorfy mechanical keyboard Thock V2 Compact, PBT, Endorfy Red switch, US Layout</t>
   </si>
   <si>
     <t>END-KEY-EY5A128</t>
   </si>
   <si>
     <t>Gaming Wireless Mechanical Keyboard Nubi NK68 PRO - Black</t>
   </si>
   <si>
     <t>NUBI-NK68-PRO-WL-BL</t>
   </si>
   <si>
     <t>Gaming Wireless Mechanical Keyboard Nubi NK68 PRO - White</t>
   </si>
   <si>
     <t>NUBI-NK68-PRO-WL-WH</t>
   </si>
   <si>
     <t>uRage "Exodus 760 Mechanical Mini" Gaming Keyboard, Red Switches, blk, QWERTY US</t>
   </si>
   <si>
     <t>HAMA-217828</t>
   </si>
   <si>
     <t>Gaming Keyboard Corsair K55 CORE RGB - TKL</t>
@@ -289,56 +283,50 @@
   <si>
     <t>Wireless keyboard Keychron B33 TKL, Scissor Mechanism - Deep Black</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-B33-K9</t>
   </si>
   <si>
     <t>Wireless keyboard Keychron B36 Scissor Mechanism - Deep Black</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-B36-K9</t>
   </si>
   <si>
     <t>Gaming Keyboard SteelSeries Apex 3 TKL Quiet Switch</t>
   </si>
   <si>
     <t>STEEL-KEY-64831</t>
   </si>
   <si>
     <t>Gaming Mechanical Keyboard  Dark Project ALU87B Bushido RGB</t>
   </si>
   <si>
     <t>FSH-DP-KD-ALU87-BUSHIDO</t>
   </si>
   <si>
-    <t>Gaming Mechanical Keyboard Dark Project ALU87A Violet RGB - TKL</t>
-[...4 lines deleted...]
-  <si>
     <t>Gaming Keyboard SteelSeries Apex 3 TKL White - Quiet Switch US Layout</t>
   </si>
   <si>
     <t>STEEL-KEY-64819</t>
   </si>
   <si>
     <t>Endorfy mechanical keyboard Thock V2 75%, PBT, Endorfy Red switch, US Layout</t>
   </si>
   <si>
     <t>END-KEY-EY5A127</t>
   </si>
   <si>
     <t>Endorfy mechanical keyboard Thock Wireless V2 Compact, PBT, Endorfy Yellow switch, US Layout</t>
   </si>
   <si>
     <t>END-KEY-EY5A132</t>
   </si>
   <si>
     <t>Gaming Keyboard SteelSeries Apex 3 TKL Aqua - Quiet Switct, US Layout</t>
   </si>
   <si>
     <t>STEEL-KEY-64933</t>
   </si>
   <si>
     <t>Gaming Keyboard SteelSeries Apex 3 TKL Lavander - Quiet Switct, US Layout</t>
@@ -379,134 +367,134 @@
   <si>
     <t>Mechanical Keyboard Keychron C1 Pro 8K QMK - Super Brown Switch</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-C1PX-M3</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron C3 Pro 8K QMK - Super Brown Switch, Hot-Swappable, RGB</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-C3PX-H3</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron C1 Pro 8K QMK - Super Banana Switch</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-C1PX-M4</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron C3 Pro 8K QMK - Super Red Switch, Hot-Swappable, RGB</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-C3PX-H1</t>
   </si>
   <si>
+    <t>Corsair K55 RGB Pro gaming membrane keyboard, USB</t>
+  </si>
+  <si>
+    <t>CORSAIR-KEY-K55-RGB-PRO</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G413 SE TKL, Tactile Switch</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-G413-SE-TKL</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G413 SE, Tactile Switch</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-G413-SE</t>
+  </si>
+  <si>
     <t>Gaming keyboard Logitech, G213 Prodigy, RGB</t>
   </si>
   <si>
     <t>LOGITECH-KEY-G213-US</t>
   </si>
   <si>
-    <t>Corsair K55 RGB Pro gaming membrane keyboard, USB</t>
-[...10 lines deleted...]
-  <si>
     <t>A4tech Gaming Mechanical Keyboard Bloody Naraka S87 TKL Backlit Red Switch, USB</t>
   </si>
   <si>
     <t>A4-KEY-S87-NARAKA</t>
   </si>
   <si>
     <t>Endorfy mechanical keyboard Thock Wireless V2 TKL, PBT, Endorfy Yellow switch, US Layout</t>
   </si>
   <si>
     <t>END-KEY-EY5A130</t>
   </si>
   <si>
     <t>Endorfy mechanical keyboard Thock Wireless V2 75%, PBT, Endorfy Yellow switch, US Layout</t>
   </si>
   <si>
     <t>END-KEY-EY5A131</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron C2 Pro 8K QMK - Super Brown Switch, Full Size</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-C2PX-M3</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron C2 Pro 8K QMK - Super Red Switch, Full Size</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-C2PX-M1</t>
   </si>
   <si>
     <t>Compact-Keyboard CHERRY G84-4100</t>
   </si>
   <si>
     <t>CHERRY-KEY-G84-4100LCMEU2</t>
   </si>
   <si>
+    <t>Gaming Keyboard SteelSeries Apex 3 Quiet Switch</t>
+  </si>
+  <si>
+    <t>STEEL-KEY-64795</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical Keyboard Dark Project ALU81A Terra Nostra White RGB</t>
+  </si>
+  <si>
+    <t>FSH-DP-KD-ALU81A-TN-W</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical Keyboard Dark Project ALU81A Terra Nostra V2 Black RGB</t>
+  </si>
+  <si>
+    <t>FSH-DP-KD-ALU81A-TN-B-V2</t>
+  </si>
+  <si>
     <t>A4tech Gaming Wireless Mechanical Keyboard Bloody Naraka S87 TKL Backlit Red Switch</t>
   </si>
   <si>
     <t>A4-KEY-WS87-Naraka</t>
   </si>
   <si>
-    <t>Gaming Keyboard SteelSeries Apex 3 Quiet Switch</t>
-[...22 lines deleted...]
-  <si>
     <t>Mechanical Keyboard Keychron K8 TKL, Hot-Swappable Gateron Optical Brown Switch RGB Backlight</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-K8-P3</t>
   </si>
   <si>
     <t>Endorfy mechanical keyboard Thock Wireless V2 Full Size, PBT, Endorfy Yellow switch, US Layout</t>
   </si>
   <si>
     <t>END-KEY-EY5A129</t>
   </si>
   <si>
     <t>Gaming mechanical keyboard HyperX Alloy Origins 65, HyperX Aqua Switch</t>
   </si>
   <si>
     <t>HX-KEY-AO65AQ-US-BK</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron K12 Hot-Swappable 60% Gateron Brown Switch RGB LED ABS</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-K12-H3</t>
   </si>
   <si>
     <t>Gaming keyboard Logitech G515 Lightspeed TKL</t>
@@ -535,50 +523,62 @@
   <si>
     <t>Gaming Wireless Mechanical Keyboard Dark Project ALU81A Terra Nova V2 Black RGB</t>
   </si>
   <si>
     <t>FSH-DP-KD-NOVA81-BLACK-V2</t>
   </si>
   <si>
     <t>Mechanical Keyboard Corsair Clipper Mini 60 Hall Effect - Hyperdrive Magnetic Switch</t>
   </si>
   <si>
     <t>CORSAIR-KEY-CH-979101J</t>
   </si>
   <si>
     <t>Mechanical Keyboard Corsair Clipper Mini 60 Hall Effect - Hyperdrive Magnetic Switch - White</t>
   </si>
   <si>
     <t>CORSAIR-KEY-CH-979111J</t>
   </si>
   <si>
     <t>Gaming Wireless Mechanical Keyboard Dark Project ALU81A Terra Nova R2 White RGB</t>
   </si>
   <si>
     <t>FSH-DP-KD-NOVA81-WHITE-R2</t>
   </si>
   <si>
+    <t>Gaming Mechanical keyboard Logitech G316 X 75 - Hot-Swappable Tactile Switch - Black</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-014281</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G316 X 75 - Hot-Swappable Tactile Switch - White</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-014319</t>
+  </si>
+  <si>
     <t>Mechanical Keyboard Keychron V3 TKL Knob QMK Frosted Black Translucent, Keychron K Pro Blue Switch, RGB Backlight</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-V3-C2</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron K3 Pro White QMK/VIA - Brown Switch</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-K3P-O3</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron K3 Pro White QMK/VIA - Red Switch</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-K3P-P1</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-K3P-P3</t>
   </si>
   <si>
     <t>Mechanical Keyboard Keychron K5 Pro White, Low Blue Switch</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-K5P-O2</t>
@@ -658,54 +658,138 @@
   <si>
     <t>Wireless Mechanical Keyboard Keychron R6 QMK Retro - Super Banana Switch</t>
   </si>
   <si>
     <t>KEYCHRON-KEY-R6-M4</t>
   </si>
   <si>
     <t>Gaming Mechanical keyboard Logitech G316 X 98 - Hot-Swappable Tactile Switch - Black</t>
   </si>
   <si>
     <t>LOGITECH-KEY-G316X98-BK</t>
   </si>
   <si>
     <t>Gaming Mechanical keyboard Logitech G316 X 98 - Hot-Swappable Tactile Switch - White</t>
   </si>
   <si>
     <t>LOGITECH-KEY-G316X98-WH</t>
   </si>
   <si>
     <t>Gaming Wireless Keyboard ASUS ROG Strix Morph 96 - ROG NX V2 Switches</t>
   </si>
   <si>
     <t>ASUS-KEY-ROG-MORPH-96</t>
   </si>
   <si>
+    <t>Gaming mechanical keyboard ASUS ROG Strix Scope II RX - ROG RX Optical Switch Red</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-SCOPE-II-RX</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G512 X 75 - Dual Swap Analog/Mechanical Switch - White</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-013955</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G512 X 75 - Dual Swap Analog/Mechanical Switch - Black</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-013934</t>
+  </si>
+  <si>
     <t>Gaming Mechanical Keyboard ASUS ROG Falchion Ace HFX - ROG HFX Magnetic Switch</t>
   </si>
   <si>
     <t>ASUS-KEY-ROG-FALC-HFX</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G512 X 98 - Dual Swap Analog/Mechanical Switch - White</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-014003</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G512 X 98 - Dual Swap Analog/Mechanical Switch - Black</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-013980</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G512 X 98 - Dual Swap Linear Analog/Mechanical Switch - Black</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-013981</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G Pro X2 RAPID TKL, Magnetic Analog Linear Switch - Black</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-014083</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical keyboard Logitech G Pro X2 RAPID TKL, Magnetic Analog Linear Switch - White</t>
+  </si>
+  <si>
+    <t>LOGITECH-KEY-920-014097</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical Keyboard ASUS ROG Falchion Ace 75 HE Red - ROG HFX V2 Magnetic Switch</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-FALC-HFX-R</t>
+  </si>
+  <si>
+    <t>Gaming Mechanical Keyboard ASUS ROG Falchion Ace 75 HE Black - ROG HFX V2 Magnetic Switch</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-FALC-HFX-B</t>
+  </si>
+  <si>
+    <t>Gaming wireless Кeyboard ASUS ROG Azoth - ROG NX Mechanical Switch Red</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-AZOTH-NXRD</t>
+  </si>
+  <si>
+    <t>Gaming wireless Кeyboard ASUS ROG Azoth - ROG NX Mechanical Switch Snow</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-AZTH-NXSW-W</t>
+  </si>
+  <si>
+    <t>Gaming Wireless Keyboard ASUS ROG Falcata 75% - ROG HFX V2 Magnetic Switch</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-FALC-HFX-V2</t>
+  </si>
+  <si>
+    <t>Gaming wireless Кeyboard ASUS ROG Azoth Extreme - ROG NX Mechanical Switch Snow</t>
+  </si>
+  <si>
+    <t>ASUS-KEY-ROG-AZ-EXT-NXSW</t>
   </si>
   <si>
     <t>Gaming wireless Кeyboard ASUS ROG Azoth Extreme Edition 20</t>
   </si>
   <si>
     <t>ASUS-KEY-ROG-AZ-EXT-E20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1015,51 +1099,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D112"/>
+  <dimension ref="A1:D128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="134.396" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1138,93 +1222,93 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>34.992</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>39.0</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9">
-        <v>39.0</v>
+        <v>44.484</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10">
-        <v>44.484</v>
+        <v>45.0</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C11">
         <v>45.0</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>45.0</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
         <v>45.0</v>
@@ -1233,180 +1317,180 @@
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14">
         <v>45.0</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
-        <v>45.0</v>
+        <v>45.504</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16">
-        <v>45.504</v>
+        <v>48.0</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17">
-        <v>48.0</v>
+        <v>48.996</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C18">
         <v>48.996</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C19">
         <v>48.996</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C20">
         <v>48.996</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21">
         <v>48.996</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22">
         <v>48.996</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C23">
         <v>48.996</v>
       </c>
       <c r="D23" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24">
         <v>48.996</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>48.996</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>48.996</v>
@@ -1418,779 +1502,779 @@
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>48.996</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>48.996</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
-        <v>48.996</v>
+        <v>50.616</v>
       </c>
       <c r="D29" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
-        <v>50.616</v>
+        <v>51.996</v>
       </c>
       <c r="D30" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
-        <v>51.996</v>
+        <v>52.8</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
-        <v>52.8</v>
+        <v>54.996</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>54.996</v>
       </c>
       <c r="D33" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>54.996</v>
       </c>
       <c r="D34" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
         <v>54.996</v>
       </c>
       <c r="D35" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>54.996</v>
       </c>
       <c r="D36" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37">
         <v>54.996</v>
       </c>
       <c r="D37" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
         <v>54.996</v>
       </c>
       <c r="D38" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39">
-        <v>54.996</v>
+        <v>55.728</v>
       </c>
       <c r="D39" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
         <v>55.728</v>
       </c>
       <c r="D40" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41">
-        <v>55.728</v>
+        <v>58.992</v>
       </c>
       <c r="D41" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42">
         <v>58.992</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
         <v>58.992</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44">
         <v>58.992</v>
       </c>
       <c r="D44" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>58.992</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>58.992</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
         <v>58.992</v>
       </c>
       <c r="D47" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48">
         <v>58.992</v>
       </c>
       <c r="D48" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49">
         <v>58.992</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
-        <v>58.992</v>
+        <v>63.0</v>
       </c>
       <c r="D50" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
-        <v>58.992</v>
+        <v>64.992</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52">
-        <v>63.0</v>
+        <v>64.992</v>
       </c>
       <c r="D52" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>109</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53">
         <v>64.992</v>
       </c>
       <c r="D53" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>111</v>
       </c>
       <c r="B54" t="s">
         <v>112</v>
       </c>
       <c r="C54">
         <v>64.992</v>
       </c>
       <c r="D54" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>113</v>
       </c>
       <c r="B55" t="s">
         <v>114</v>
       </c>
       <c r="C55">
         <v>64.992</v>
       </c>
       <c r="D55" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>115</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56">
         <v>64.992</v>
       </c>
       <c r="D56" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>117</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57">
-        <v>64.992</v>
+        <v>69.0</v>
       </c>
       <c r="D57" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>119</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58">
-        <v>64.992</v>
+        <v>71.064</v>
       </c>
       <c r="D58" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>122</v>
       </c>
       <c r="C59">
-        <v>69.0</v>
+        <v>72.0</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>123</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60">
-        <v>69.0</v>
+        <v>73.212</v>
       </c>
       <c r="D60" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>125</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61">
-        <v>71.064</v>
+        <v>73.908</v>
       </c>
       <c r="D61" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62">
-        <v>71.82</v>
+        <v>75.0</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>129</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63">
         <v>75.0</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64">
         <v>75.0</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>133</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
       </c>
       <c r="C65">
         <v>75.0</v>
       </c>
       <c r="D65" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>135</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66">
-        <v>75.0</v>
+        <v>75.612</v>
       </c>
       <c r="D66" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>137</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67">
-        <v>75.612</v>
+        <v>78.996</v>
       </c>
       <c r="D67" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>139</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68">
-        <v>78.012</v>
+        <v>78.996</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>141</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69">
         <v>78.996</v>
       </c>
       <c r="D69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70">
-        <v>78.996</v>
+        <v>80.28</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>145</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71">
-        <v>78.996</v>
+        <v>86.412</v>
       </c>
       <c r="D71" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72">
-        <v>78.996</v>
+        <v>88.992</v>
       </c>
       <c r="D72" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73">
-        <v>86.412</v>
+        <v>94.8</v>
       </c>
       <c r="D73" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>151</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74">
-        <v>88.992</v>
+        <v>96.636</v>
       </c>
       <c r="D74" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>153</v>
       </c>
       <c r="B75" t="s">
         <v>154</v>
       </c>
       <c r="C75">
-        <v>94.8</v>
+        <v>99.0</v>
       </c>
       <c r="D75" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>155</v>
       </c>
       <c r="B76" t="s">
         <v>156</v>
       </c>
       <c r="C76">
-        <v>96.636</v>
+        <v>99.0</v>
       </c>
       <c r="D76" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>157</v>
       </c>
       <c r="B77" t="s">
         <v>158</v>
       </c>
       <c r="C77">
         <v>99.0</v>
       </c>
       <c r="D77" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>159</v>
       </c>
       <c r="B78" t="s">
         <v>160</v>
       </c>
       <c r="C78">
         <v>99.0</v>
       </c>
       <c r="D78" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>161</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79">
         <v>99.0</v>
       </c>
       <c r="D79" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>163</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80">
         <v>99.0</v>
       </c>
       <c r="D80" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>165</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81">
         <v>99.0</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>167</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82">
         <v>99.0</v>
@@ -2216,419 +2300,643 @@
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>171</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84">
         <v>99.0</v>
       </c>
       <c r="D84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>173</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>101.748</v>
       </c>
       <c r="D85" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>175</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86">
         <v>101.748</v>
       </c>
       <c r="D86" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87">
         <v>101.748</v>
       </c>
       <c r="D87" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>175</v>
       </c>
       <c r="B88" t="s">
         <v>179</v>
       </c>
       <c r="C88">
         <v>101.748</v>
       </c>
       <c r="D88" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>180</v>
       </c>
       <c r="B89" t="s">
         <v>181</v>
       </c>
       <c r="C89">
         <v>101.748</v>
       </c>
       <c r="D89" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>182</v>
       </c>
       <c r="B90" t="s">
         <v>183</v>
       </c>
       <c r="C90">
         <v>105.6</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>184</v>
       </c>
       <c r="B91" t="s">
         <v>185</v>
       </c>
       <c r="C91">
         <v>106.86</v>
       </c>
       <c r="D91" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>186</v>
       </c>
       <c r="B92" t="s">
         <v>187</v>
       </c>
       <c r="C92">
         <v>106.86</v>
       </c>
       <c r="D92" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>188</v>
       </c>
       <c r="B93" t="s">
         <v>189</v>
       </c>
       <c r="C93">
         <v>108.996</v>
       </c>
       <c r="D93" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>190</v>
       </c>
       <c r="B94" t="s">
         <v>191</v>
       </c>
       <c r="C94">
         <v>108.996</v>
       </c>
       <c r="D94" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>192</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95">
         <v>108.996</v>
       </c>
       <c r="D95" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>194</v>
       </c>
       <c r="B96" t="s">
         <v>195</v>
       </c>
       <c r="C96">
         <v>108.996</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>196</v>
       </c>
       <c r="B97" t="s">
         <v>197</v>
       </c>
       <c r="C97">
         <v>108.996</v>
       </c>
       <c r="D97" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>198</v>
       </c>
       <c r="B98" t="s">
         <v>199</v>
       </c>
       <c r="C98">
         <v>108.996</v>
       </c>
       <c r="D98" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>200</v>
       </c>
       <c r="B99" t="s">
         <v>201</v>
       </c>
       <c r="C99">
         <v>108.996</v>
       </c>
       <c r="D99" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>202</v>
       </c>
       <c r="B100" t="s">
         <v>203</v>
       </c>
       <c r="C100">
         <v>108.996</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>204</v>
       </c>
       <c r="B101" t="s">
         <v>205</v>
       </c>
       <c r="C101">
         <v>108.996</v>
       </c>
       <c r="D101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B102" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C102">
         <v>48.996</v>
       </c>
       <c r="D102" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B103" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C103">
         <v>99.0</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B104" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C104">
         <v>99.0</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B105" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C105">
         <v>99.0</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>206</v>
+        <v>169</v>
       </c>
       <c r="B106" t="s">
-        <v>207</v>
+        <v>170</v>
       </c>
       <c r="C106">
-        <v>108.996</v>
+        <v>99.0</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>208</v>
+        <v>171</v>
       </c>
       <c r="B107" t="s">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="C107">
-        <v>118.992</v>
+        <v>99.0</v>
       </c>
       <c r="D107" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B108" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C108">
-        <v>118.992</v>
+        <v>108.996</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B109" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C109">
-        <v>138.0</v>
+        <v>118.992</v>
       </c>
       <c r="D109" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B110" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C110">
-        <v>219.0</v>
+        <v>118.992</v>
       </c>
       <c r="D110" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
+        <v>212</v>
+      </c>
+      <c r="B111" t="s">
+        <v>213</v>
+      </c>
+      <c r="C111">
+        <v>148.992</v>
+      </c>
+      <c r="D111" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" t="s">
+        <v>214</v>
+      </c>
+      <c r="B112" t="s">
+        <v>215</v>
+      </c>
+      <c r="C112">
+        <v>168.996</v>
+      </c>
+      <c r="D112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" t="s">
         <v>216</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B113" t="s">
         <v>217</v>
       </c>
-      <c r="C111">
+      <c r="C113">
+        <v>198.996</v>
+      </c>
+      <c r="D113" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" t="s">
+        <v>218</v>
+      </c>
+      <c r="B114" t="s">
+        <v>219</v>
+      </c>
+      <c r="C114">
+        <v>198.996</v>
+      </c>
+      <c r="D114" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" t="s">
+        <v>220</v>
+      </c>
+      <c r="B115" t="s">
+        <v>221</v>
+      </c>
+      <c r="C115">
+        <v>219.0</v>
+      </c>
+      <c r="D115" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" t="s">
+        <v>222</v>
+      </c>
+      <c r="B116" t="s">
+        <v>223</v>
+      </c>
+      <c r="C116">
+        <v>219.0</v>
+      </c>
+      <c r="D116" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" t="s">
+        <v>224</v>
+      </c>
+      <c r="B117" t="s">
+        <v>225</v>
+      </c>
+      <c r="C117">
+        <v>219.0</v>
+      </c>
+      <c r="D117" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" t="s">
+        <v>226</v>
+      </c>
+      <c r="B118" t="s">
+        <v>227</v>
+      </c>
+      <c r="C118">
+        <v>219.0</v>
+      </c>
+      <c r="D118" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" t="s">
+        <v>228</v>
+      </c>
+      <c r="B119" t="s">
+        <v>229</v>
+      </c>
+      <c r="C119">
+        <v>228.996</v>
+      </c>
+      <c r="D119" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" t="s">
+        <v>230</v>
+      </c>
+      <c r="B120" t="s">
+        <v>231</v>
+      </c>
+      <c r="C120">
+        <v>228.996</v>
+      </c>
+      <c r="D120" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" t="s">
+        <v>232</v>
+      </c>
+      <c r="B121" t="s">
+        <v>233</v>
+      </c>
+      <c r="C121">
+        <v>238.992</v>
+      </c>
+      <c r="D121" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" t="s">
+        <v>234</v>
+      </c>
+      <c r="B122" t="s">
+        <v>235</v>
+      </c>
+      <c r="C122">
+        <v>238.992</v>
+      </c>
+      <c r="D122" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" t="s">
+        <v>236</v>
+      </c>
+      <c r="B123" t="s">
+        <v>237</v>
+      </c>
+      <c r="C123">
+        <v>298.992</v>
+      </c>
+      <c r="D123" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" t="s">
+        <v>238</v>
+      </c>
+      <c r="B124" t="s">
+        <v>239</v>
+      </c>
+      <c r="C124">
+        <v>298.992</v>
+      </c>
+      <c r="D124" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" t="s">
+        <v>240</v>
+      </c>
+      <c r="B125" t="s">
+        <v>241</v>
+      </c>
+      <c r="C125">
+        <v>399.0</v>
+      </c>
+      <c r="D125" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" t="s">
+        <v>242</v>
+      </c>
+      <c r="B126" t="s">
+        <v>243</v>
+      </c>
+      <c r="C126">
+        <v>568.992</v>
+      </c>
+      <c r="D126" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" t="s">
+        <v>244</v>
+      </c>
+      <c r="B127" t="s">
+        <v>245</v>
+      </c>
+      <c r="C127">
         <v>639.0</v>
       </c>
-      <c r="D111" t="s">
-        <v>19</v>
+      <c r="D127" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D112"/>
+  <autoFilter ref="A1:D128"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>