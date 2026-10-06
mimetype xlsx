--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -55,72 +55,72 @@
   <si>
     <t>DVD-RW-HLDS-GUD1N</t>
   </si>
   <si>
     <t>available</t>
   </si>
   <si>
     <t>ASUS DRW-08D6MT- Compact internal 8X HH DVD Writer</t>
   </si>
   <si>
     <t>DVD-RW-ASUS-DRW-08D6MT</t>
   </si>
   <si>
     <t>DVD Writer LG GP57EB40, USB 2.0, Silver</t>
   </si>
   <si>
     <t>DVD-RW-LG-GP57ES40</t>
   </si>
   <si>
     <t>Slim Intenso EOD400D recorder, external usb 3.2, black</t>
   </si>
   <si>
     <t>DVD-RW-INTENSO-EOD400D</t>
   </si>
   <si>
+    <t>not available</t>
+  </si>
+  <si>
     <t>DVD Writer LG GP57EB40, USB 2.0, Black</t>
   </si>
   <si>
     <t>DVD-RW-LG-GP57EB40</t>
   </si>
   <si>
-    <t>not available</t>
-[...1 lines deleted...]
-  <si>
     <t>DVD Writer LG GP60NB60, USB 2.0, Black</t>
   </si>
   <si>
     <t>DVD-RW-LG-GP60NB60</t>
   </si>
   <si>
+    <t>DVD Writer ASUS SDRW-08D2S-U LITE, USB 2.0, Black</t>
+  </si>
+  <si>
+    <t>DVD-RW-ASUS-08D2S-U-BLK-G</t>
+  </si>
+  <si>
     <t>limited availability (up to 3)</t>
-  </si>
-[...4 lines deleted...]
-    <t>DVD-RW-ASUS-08D2S-U-BLK-G</t>
   </si>
   <si>
     <t>DVD Writer ASUS ZenDrive U9M Ultra-slim</t>
   </si>
   <si>
     <t>DVD-RW-ASUS-08U9M-U-BLK</t>
   </si>
   <si>
     <t>DVD-RW-ASUS-08U9M-U-GLD</t>
   </si>
   <si>
     <t>ASUS ZenDrive U8M ultraslim external DVD drive &amp; writer</t>
   </si>
   <si>
     <t>DVD-RW-ASUS-SDRW-08U8M-U</t>
   </si>
   <si>
     <t>DVD-RW-ASUS-08U9M-U-SL</t>
   </si>
   <si>
     <t>Slim Intenso EOD500D recorder, external USB 3.2, black color</t>
   </si>
   <si>
     <t>DVD-RW-INTENSO-EOD500D</t>
   </si>
@@ -535,177 +535,177 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>34.968</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>34.968</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
         <v>35.028</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>35.028</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C8">
         <v>37.008</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>37.2</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>41.304</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
         <v>43.752</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12">
         <v>46.8</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
         <v>122.244</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14">
         <v>127.308</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D15"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>