--- v0 (2026-08-18)
+++ v1 (2026-09-15)
@@ -7,222 +7,306 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$40</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Безжична оптична мишка RAPOO 1680, Тиха, 2.4Ghz, Черна</t>
   </si>
   <si>
     <t>RAPOO-14369</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
+    <t>Геймърски пад A4 Bloody BP-45W Cypher Ghost - 450 x 400 x 5mm</t>
+  </si>
+  <si>
+    <t>A4-PAD-BP-45W</t>
+  </si>
+  <si>
     <t>Безжична оптична мишка RAPOO M100 Silent</t>
   </si>
   <si>
     <t>RAPOO-18186</t>
   </si>
   <si>
     <t>HAMA Комплект безжична клавиатура с мишка "WKM-200", 8 медийни клавиша, черна</t>
   </si>
   <si>
     <t>HAMA-173056</t>
   </si>
   <si>
     <t>Комплект клавиатура и мишка RAPOO NX2000</t>
   </si>
   <si>
     <t>RAPOO-19158</t>
   </si>
   <si>
     <t>Геймърска безжична мишка NUBI NM1 SE 39g - White</t>
   </si>
   <si>
     <t>NUBI-NM1-SE-WL-WH</t>
   </si>
   <si>
     <t>Геймърска безжична мишка NUBI NM1 SE 39g - Black</t>
   </si>
   <si>
     <t>NUBI-NM1-SE-WL-BL</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
+    <t>Геймърски слушалки Nubi NH1 SE - Black</t>
+  </si>
+  <si>
+    <t>NUBI-NH1-SE-BL</t>
+  </si>
+  <si>
+    <t>Геймърска мишка A4tech bloody L65 Max, Жична, 12000 cpi, Honeycomb,Черна</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-L65MAX-HONEY</t>
+  </si>
+  <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
+    <t>Настолен микрофон A4Tech Bloody GM20 - USB</t>
+  </si>
+  <si>
+    <t>A4-MIC-GM20</t>
+  </si>
+  <si>
     <t>HAMA Раница за лаптоп "Ultra Lightweight", до 41 см (16,2"), черно с кафяво</t>
   </si>
   <si>
     <t>HAMA-222056</t>
   </si>
   <si>
     <t>A4tech Bloody W95Max Sports Navy RGB Light Геймърска мишка, 12000cpi</t>
   </si>
   <si>
     <t>A4-MOUSE-W95MAX-Navy</t>
   </si>
   <si>
+    <t>Геймърски контролер A4tech Bloody GPW70, Жичен и безжичен, RGB, Бял</t>
+  </si>
+  <si>
+    <t>A4-CON-GPW70-WH</t>
+  </si>
+  <si>
     <t>HAMA Раница за лаптоп "Premium Lightweight", до 41 см (16,2"), тъмносиня</t>
   </si>
   <si>
     <t>HAMA-222045</t>
   </si>
   <si>
-    <t>Геймърски слушалки Nubi NH1 SE - Black</t>
-[...4 lines deleted...]
-  <si>
     <t>A4tech X7 Blue Spider Лазерна Oscar геймърска.мишка XL-747H, 3600 dpi</t>
   </si>
   <si>
     <t>A4-MOUSE-XL-747H</t>
   </si>
   <si>
+    <t>A4tech Bloody M590i Sports Navy Геймърски жични слушалки с микрофон</t>
+  </si>
+  <si>
+    <t>A4-HEAD-M590i</t>
+  </si>
+  <si>
     <t>Геймърскa механична клавиатура Nubi NK87 Black TKL - G3MS Sapphire V2 Switches, ABS</t>
   </si>
   <si>
     <t>NUBI-NK87-BL-ANSI</t>
   </si>
   <si>
+    <t>Уеб камера с микрофон A4TECH PK-940HA</t>
+  </si>
+  <si>
+    <t>A4-CAM-PK-940HA</t>
+  </si>
+  <si>
     <t>Детски компютърни очила GUNNAR Cruz Teens, Amber Natural, Черен</t>
   </si>
   <si>
     <t>GUN-CRU-00101</t>
   </si>
   <si>
     <t>Уеб камера с микрофон Streamplify CAM Plus</t>
   </si>
   <si>
     <t>SPMC-ZUWC-047</t>
   </si>
   <si>
+    <t>A4tech Bloody R73 Pro Nyx Mirage Геймърска безжична оптична мишка</t>
+  </si>
+  <si>
+    <t>A4-MOUSE-R73PRO-MIRAGE</t>
+  </si>
+  <si>
+    <t>A4tech Fstyler FGS300 Panda Rock Механична TKL кирилизирана</t>
+  </si>
+  <si>
+    <t>A4-KEY-FS300</t>
+  </si>
+  <si>
+    <t>А4tech Геймърска механична  клавиатура Bloody Energy Pink S87 BLMS TKL RGB Backlit red switch , USB</t>
+  </si>
+  <si>
+    <t>A4-KEY-S87-PINK</t>
+  </si>
+  <si>
     <t>Монитор BenQ GW2490, 24" IPS FHD, 100Hz, HDMI, DP</t>
   </si>
   <si>
     <t>BENQ-MON-GW2490</t>
   </si>
   <si>
     <t>Монитор BenQ GW2790, 27" IPS FHD, 100Hz, HDMI, DP</t>
   </si>
   <si>
     <t>BENQ-MON-GW2790</t>
   </si>
   <si>
+    <t>Монитор ASUS VY249HF-W, 23.8" IPS FHD(1920x1080), 100Hz, 1ms</t>
+  </si>
+  <si>
+    <t>ASUS-MON-VY249HF-W</t>
+  </si>
+  <si>
     <t>Геймърски стол ThunderX3 YAMA1 Черно</t>
   </si>
   <si>
     <t>TX3-CHAIR-GAGC-225</t>
   </si>
   <si>
     <t>Геймърски монитор GIGABYTE GS27F2 - 27" SS IPS, Full HD(1920x1080), 240Hz, 1ms</t>
   </si>
   <si>
     <t>GA-MON-GS27F2</t>
   </si>
   <si>
     <t>Геймърско бюро ENDORFY - Atlas S - Черно</t>
   </si>
   <si>
     <t>END-DESK-EY8E001</t>
   </si>
   <si>
     <t>Геймърски стол ENDORFY Meta RD - Черно/Червено</t>
   </si>
   <si>
     <t>END-CHAIR-EY8A006</t>
   </si>
   <si>
     <t>Геймърско бюро ENDORFY - Atlas L</t>
   </si>
   <si>
     <t>END-DESK-EY8E003</t>
   </si>
   <si>
     <t>Геймърско бюро ENDORFY Atlas L Electric - Light Wood</t>
   </si>
   <si>
     <t>END-DESK-EY8E005</t>
   </si>
   <si>
+    <t>Настолен компютър VALI OFFICE BASIC AMD</t>
+  </si>
+  <si>
+    <t>VALI-PC-OFFICE-BASIC-AMD</t>
+  </si>
+  <si>
     <t>Лаптоп ASUS Vivobook Go 15 E1504FA-BQ2878NA - 15.6" FullHD, AMD Ryzen 3 30, 16GB LPDDR5, 512GB SSD, Free OS</t>
   </si>
   <si>
     <t>ASUS-NOT-90NB0ZR2-M04MJ0</t>
   </si>
   <si>
     <t>Лаптоп ASUS Vivobook 16 X1607QA-MB004W, 16.0" Full HD+, Qualcomm Snapdragon X X1-26-100, 16 GB LPDDR5X, SSD 1 TB</t>
   </si>
   <si>
     <t>ASUS-NOT-90NB15Z2-M00750</t>
   </si>
   <si>
     <t>Лаптоп ASUS Vivobook 15 2026 M1502NAQ-BQ041 - 15.6" FHD, AMD Ryzen 7 170, 16GB LPDDR5, 512GB SSD, Free OS</t>
   </si>
   <si>
     <t>ASUS-NOT-90NB1842-M00860</t>
+  </si>
+  <si>
+    <t>Настолен компютър VALI GAMING AMD Ryzen 5 GEFORCE RTX 3050 8GB</t>
+  </si>
+  <si>
+    <t>VALI-PC-R5-RTX3050</t>
+  </si>
+  <si>
+    <t>Настолен компютър VALI GAMING INTEL CORE I5 14400F GEFORCE RTX5060</t>
+  </si>
+  <si>
+    <t>VALI-PC-I5-RTX5060</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -526,430 +610,612 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="133.253" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>5.988</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>9.996</v>
+        <v>6.984</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>13.98</v>
+        <v>9.996</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>14.988</v>
+        <v>13.98</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
-        <v>19.548</v>
+        <v>14.988</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7">
         <v>19.548</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
-        <v>19.98</v>
+        <v>19.548</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C9">
-        <v>22.896</v>
+        <v>19.896</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C10">
-        <v>26.988</v>
+        <v>19.98</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C11">
-        <v>26.988</v>
+        <v>19.98</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C12">
-        <v>28.62</v>
+        <v>19.98</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13">
-        <v>31.98</v>
+        <v>22.896</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C14">
-        <v>39.984</v>
+        <v>26.892</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C15">
-        <v>42.984</v>
+        <v>26.988</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C16">
-        <v>94.992</v>
+        <v>28.62</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C17">
-        <v>108.996</v>
+        <v>29.988</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C18">
-        <v>138.996</v>
+        <v>31.98</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C19">
-        <v>144.996</v>
+        <v>37.98</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C20">
-        <v>149.988</v>
+        <v>39.984</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C21">
-        <v>178.992</v>
+        <v>42.984</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C22">
-        <v>228.996</v>
+        <v>43.98</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C23">
-        <v>298.992</v>
+        <v>44.484</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C24">
-        <v>558.996</v>
+        <v>51.996</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C25">
-        <v>585.0</v>
+        <v>94.992</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C26">
-        <v>688.992</v>
+        <v>108.996</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27">
+        <v>114.996</v>
+      </c>
+      <c r="D27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28">
+        <v>138.996</v>
+      </c>
+      <c r="D28" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29">
+        <v>144.996</v>
+      </c>
+      <c r="D29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30">
+        <v>149.988</v>
+      </c>
+      <c r="D30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31">
+        <v>178.992</v>
+      </c>
+      <c r="D31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32">
+        <v>228.996</v>
+      </c>
+      <c r="D32" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33">
+        <v>298.992</v>
+      </c>
+      <c r="D33" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34">
+        <v>369.0</v>
+      </c>
+      <c r="D34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35">
+        <v>579.0</v>
+      </c>
+      <c r="D35" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36">
+        <v>598.992</v>
+      </c>
+      <c r="D36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37">
+        <v>718.992</v>
+      </c>
+      <c r="D37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38">
+        <v>778.992</v>
+      </c>
+      <c r="D38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39">
+        <v>1408.008</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:D27"/>
+  <autoFilter ref="A1:D40"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>