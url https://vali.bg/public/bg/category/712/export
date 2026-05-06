--- v4 (2026-03-31)
+++ v5 (2026-05-06)
@@ -7,158 +7,176 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$48</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>MOZA SR-P Accessory Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-KIT</t>
   </si>
   <si>
+    <t>наличен</t>
+  </si>
+  <si>
+    <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-STALKS-MOUNT</t>
+  </si>
+  <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
+    <t>Аксесоар MOZA Performance KIt за CRP2 Pedals</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-CRP2-KIT</t>
+  </si>
+  <si>
     <t>не е в наличност</t>
   </si>
   <si>
-    <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
-[...10 lines deleted...]
-  <si>
     <t>Аксесоар MOZA CRP2 Full Lenght Throttle Replacement Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-CRP2-REPLACE</t>
   </si>
   <si>
     <t>Аксесоар MOZA Performance KIt за R5 Bundle</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-LITE</t>
   </si>
   <si>
     <t>MOZA E-Stop Switch</t>
   </si>
   <si>
     <t>MOZA-ACC-ESTOP</t>
   </si>
   <si>
+    <t>MOZA Universal Mounting Plate</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-UNI-PLATE</t>
+  </si>
+  <si>
     <t>MOZA SR-P Lite Съединител - Добавка към SR-P Lite Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P-L</t>
   </si>
   <si>
+    <t>Разширителен модул MOZA mBooster Base Extension Plate</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-MBOOSTER-PLATE</t>
+  </si>
+  <si>
     <t>MOZA Wheel Table Clamp за основа R5, R9, R12</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TB</t>
   </si>
   <si>
     <t>MOZA SR-P Съединител - Добавка към SR-P Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P</t>
   </si>
   <si>
-    <t>ограничена наличност (до 3 бр.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Добавка за волан MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-F1-MOD</t>
   </si>
   <si>
     <t>MOZA Universal Hub Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-HUB-KIT</t>
   </si>
   <si>
     <t>Next Level Racing универсална скоба за монтиране на скоростен лост</t>
   </si>
   <si>
     <t>NEXT-NLR-A018</t>
   </si>
   <si>
+    <t>Пера за волан MOZA Paddles Add-on Kit</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-PADDLES</t>
+  </si>
+  <si>
     <t>Next Level Racing заключващи се колелца за стол/шаси - Сет от 10 бр</t>
   </si>
   <si>
     <t>NEXT-NLR-A007</t>
   </si>
   <si>
-    <t>наличен</t>
-[...1 lines deleted...]
-  <si>
     <t>Скоба за монтаж MOZA Truck Wheel</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TSW</t>
   </si>
   <si>
     <t>Адаптер MOZA Quick Release</t>
   </si>
   <si>
     <t>MOZA-ACC-QR-ADAP</t>
   </si>
   <si>
     <t>Скоростен лост Logitech Shifter за G29 и G920 волани</t>
   </si>
   <si>
     <t>LOGITECH-SHIFT-G29</t>
   </si>
   <si>
     <t>Добавка за волан 12-инч MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-12-MOD</t>
   </si>
   <si>
     <t>Монтажна рамка за Монитор Next Level Racing Go Kart Plus Direct Monitor Mount</t>
@@ -175,135 +193,168 @@
   <si>
     <t>Поставка Next Level Racing F-GT Pro Shifter and Handbrake Arm Add-on</t>
   </si>
   <si>
     <t>NEXT-NLR-R005</t>
   </si>
   <si>
     <t>Поставка за мишка и клавиатура Next Level Racing F-GT Pro Direct</t>
   </si>
   <si>
     <t>NEXT-NLR-R006</t>
   </si>
   <si>
     <t>MOZA CRP2 Съединител - Добавка към CRP2 Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-CRP2-CLUTCH</t>
   </si>
   <si>
     <t>Ръчна спирачка MOZA HBP Handbrake</t>
   </si>
   <si>
     <t>MOZA-ACC-HBP-HANDBRAKE</t>
   </si>
   <si>
-    <t>на път</t>
-[...1 lines deleted...]
-  <si>
     <t>Поставка за клавиатура и мишка Next Level Racing</t>
   </si>
   <si>
     <t>NEXT-NLR-A012</t>
   </si>
   <si>
     <t>MOZA Extension Rod V2 удължител за основа R3, R5, R9, R12, R16, R21</t>
   </si>
   <si>
     <t>MOZA-ACC-EXT-ROD-V2</t>
   </si>
   <si>
+    <t>Монтажна основа за педали MOZA mBooster Base Plate</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-MBOOSTER-BASE</t>
+  </si>
+  <si>
     <t>Скоростен лост MOZA SGP Sequential Shifter</t>
   </si>
   <si>
     <t>MOZA-ACC-SGP-SHIFTER</t>
   </si>
   <si>
     <t>Скоростен лост MOZA HGP Shifter</t>
   </si>
   <si>
     <t>MOZA-ACC-HGP-SHIFTER</t>
   </si>
   <si>
     <t>Стойка за волан и педали Next Level Racing Stand Lite 2.0</t>
   </si>
   <si>
     <t>NEXT-NLR-S040</t>
   </si>
   <si>
     <t>Next Level Racing Go Kart Plus Motion Adaptor Kit</t>
   </si>
   <si>
     <t>NEXT-NLR-S037</t>
   </si>
   <si>
     <t>Next Level Racing Elite Premium DD Side and Front Mount Adapter</t>
   </si>
   <si>
     <t>NEXT-NLR-E009</t>
   </si>
   <si>
+    <t>MOZA CRP2 Inversion Kit</t>
+  </si>
+  <si>
+    <t>MOZA-ACC-CRP2-INVERSION</t>
+  </si>
+  <si>
     <t>Многофункционални пера MOZA Stalks</t>
   </si>
   <si>
     <t>MOZA-ACC-STALKS-TSW</t>
   </si>
   <si>
     <t>Дигитално табло MOZA CM2 HD Racing Dash</t>
   </si>
   <si>
     <t>MOZA-ACC-RM-CM2-HD</t>
   </si>
   <si>
     <t>Стойка за волан и педали Next Level Racing Stand 2.0</t>
   </si>
   <si>
     <t>NEXT-NLR-S023</t>
   </si>
   <si>
     <t>Основа за волан MOZA R9 V3 Direct Wheel Base</t>
   </si>
   <si>
     <t>MOZA-WB-R9-V3</t>
   </si>
   <si>
     <t>Основа за волан MOZA R12 V2 Direct Drive 12nm</t>
   </si>
   <si>
     <t>MOZA-WB-R12-V2</t>
   </si>
   <si>
+    <t>Основа за волан MOZA R21 Ultra Direct Drive 21nm</t>
+  </si>
+  <si>
+    <t>MOZA-WB-R21-ULTRA</t>
+  </si>
+  <si>
+    <t>MOZA mBooster Active Pedals Force Feedback</t>
+  </si>
+  <si>
+    <t>MOZA-PEDAL-MBOOSTER-AP</t>
+  </si>
+  <si>
     <t>Кокпит симулатор Next Level Racing F-GT Elite - Wheel Plate Edition</t>
   </si>
   <si>
     <t>NEXT-NLR-E001</t>
   </si>
   <si>
     <t>Кокпит симулатор Next Level Racing F-GT Elite - Front and Side Mount Edition</t>
   </si>
   <si>
     <t>NEXT-NLR-E003</t>
+  </si>
+  <si>
+    <t>Основа за волан MOZA R25 Ultra True Torque Direct 25nm</t>
+  </si>
+  <si>
+    <t>MOZA-WB-R25-ULTRA</t>
+  </si>
+  <si>
+    <t>MOZA mBooster Active Pedal Set - CRP2 Throttle</t>
+  </si>
+  <si>
+    <t>MOZA-PEDAL-MBOOSTER-SET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -607,598 +658,724 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D39"/>
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>19.8</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
         <v>23.004</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4">
         <v>24.996</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C5">
         <v>34.992</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6">
         <v>39.0</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C7">
         <v>39.0</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C8">
-        <v>45.0</v>
+        <v>39.0</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C9">
-        <v>48.996</v>
+        <v>45.0</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C10">
-        <v>48.996</v>
+        <v>45.0</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
         <v>48.996</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
         <v>48.996</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13">
         <v>48.996</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
-        <v>50.616</v>
+        <v>48.996</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
-        <v>54.996</v>
+        <v>48.996</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
-        <v>58.992</v>
+        <v>48.996</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
-        <v>61.116</v>
+        <v>50.616</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
-        <v>75.0</v>
+        <v>54.996</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>99.0</v>
+        <v>58.992</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>99.0</v>
+        <v>61.116</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>99.0</v>
+        <v>75.0</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>99.0</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
-        <v>114.996</v>
+        <v>99.0</v>
       </c>
       <c r="D23" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
-        <v>118.992</v>
+        <v>99.0</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" t="s">
         <v>54</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25">
-        <v>129.0</v>
+        <v>99.0</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" t="s">
         <v>56</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26">
-        <v>129.0</v>
+        <v>114.996</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" t="s">
         <v>58</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27">
-        <v>148.992</v>
+        <v>118.992</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" t="s">
         <v>60</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28">
-        <v>159.0</v>
+        <v>129.0</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" t="s">
         <v>62</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29">
-        <v>159.0</v>
+        <v>129.0</v>
       </c>
       <c r="D29" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" t="s">
         <v>64</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30">
-        <v>198.996</v>
+        <v>138.996</v>
       </c>
       <c r="D30" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" t="s">
         <v>66</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31">
-        <v>198.996</v>
+        <v>148.992</v>
       </c>
       <c r="D31" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" t="s">
         <v>68</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32">
-        <v>219.0</v>
+        <v>159.0</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
         <v>70</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33">
-        <v>219.0</v>
+        <v>159.0</v>
       </c>
       <c r="D33" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" t="s">
         <v>72</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34">
-        <v>228.996</v>
+        <v>198.996</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" t="s">
         <v>74</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35">
-        <v>358.992</v>
+        <v>198.996</v>
       </c>
       <c r="D35" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" t="s">
         <v>76</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36">
-        <v>459.0</v>
+        <v>198.996</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
         <v>78</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37">
-        <v>999.0</v>
+        <v>219.0</v>
       </c>
       <c r="D37" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" t="s">
         <v>80</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38">
+        <v>219.0</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
         <v>81</v>
       </c>
-      <c r="C38">
+      <c r="B39" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39">
+        <v>228.996</v>
+      </c>
+      <c r="D39" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40">
+        <v>358.992</v>
+      </c>
+      <c r="D40" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41">
+        <v>459.0</v>
+      </c>
+      <c r="D41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42">
+        <v>798.996</v>
+      </c>
+      <c r="D42" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43">
+        <v>898.992</v>
+      </c>
+      <c r="D43" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44">
         <v>999.0</v>
       </c>
-      <c r="D38" t="s">
-        <v>23</v>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45">
+        <v>999.0</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46">
+        <v>999.0</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47">
+        <v>1098.996</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D39"/>
+  <autoFilter ref="A1:D48"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>