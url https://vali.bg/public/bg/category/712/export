--- v5 (2026-05-06)
+++ v6 (2026-05-31)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$47</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>MOZA SR-P Accessory Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-KIT</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
   </si>
   <si>
@@ -121,90 +121,84 @@
   <si>
     <t>MOZA SR-P Съединител - Добавка към SR-P Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P</t>
   </si>
   <si>
     <t>Добавка за волан MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-F1-MOD</t>
   </si>
   <si>
     <t>MOZA Universal Hub Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-HUB-KIT</t>
   </si>
   <si>
     <t>Next Level Racing универсална скоба за монтиране на скоростен лост</t>
   </si>
   <si>
     <t>NEXT-NLR-A018</t>
   </si>
   <si>
+    <t>Next Level Racing заключващи се колелца за стол/шаси - Сет от 10 бр</t>
+  </si>
+  <si>
+    <t>NEXT-NLR-A007</t>
+  </si>
+  <si>
     <t>Пера за волан MOZA Paddles Add-on Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-PADDLES</t>
   </si>
   <si>
-    <t>Next Level Racing заключващи се колелца за стол/шаси - Сет от 10 бр</t>
-[...4 lines deleted...]
-  <si>
     <t>Скоба за монтаж MOZA Truck Wheel</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TSW</t>
   </si>
   <si>
     <t>Адаптер MOZA Quick Release</t>
   </si>
   <si>
     <t>MOZA-ACC-QR-ADAP</t>
   </si>
   <si>
     <t>Скоростен лост Logitech Shifter за G29 и G920 волани</t>
   </si>
   <si>
     <t>LOGITECH-SHIFT-G29</t>
   </si>
   <si>
     <t>Добавка за волан 12-инч MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-12-MOD</t>
-  </si>
-[...4 lines deleted...]
-    <t>NEXT-NLR-S036</t>
   </si>
   <si>
     <t>Next Level Racing универсални скоби за рейсинг седалки</t>
   </si>
   <si>
     <t>NEXT-NLR-A017</t>
   </si>
   <si>
     <t>Поставка Next Level Racing F-GT Pro Shifter and Handbrake Arm Add-on</t>
   </si>
   <si>
     <t>NEXT-NLR-R005</t>
   </si>
   <si>
     <t>Поставка за мишка и клавиатура Next Level Racing F-GT Pro Direct</t>
   </si>
   <si>
     <t>NEXT-NLR-R006</t>
   </si>
   <si>
     <t>MOZA CRP2 Съединител - Добавка към CRP2 Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-CRP2-CLUTCH</t>
   </si>
@@ -658,59 +652,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D48"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -739,51 +733,51 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>24.996</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5">
         <v>34.992</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>39.0</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>39.0</v>
@@ -879,503 +873,489 @@
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>48.996</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>48.996</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>48.996</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
-        <v>50.616</v>
+        <v>48.996</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>54.996</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>58.992</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>61.116</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>75.0</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>99.0</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>99.0</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>99.0</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
-        <v>99.0</v>
+        <v>114.996</v>
       </c>
       <c r="D25" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
-        <v>114.996</v>
+        <v>118.992</v>
       </c>
       <c r="D26" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
-        <v>118.992</v>
+        <v>129.0</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>129.0</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
-        <v>129.0</v>
+        <v>138.996</v>
       </c>
       <c r="D29" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
-        <v>138.996</v>
+        <v>148.992</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
-        <v>148.992</v>
+        <v>159.0</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>159.0</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
-        <v>159.0</v>
+        <v>198.996</v>
       </c>
       <c r="D33" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>198.996</v>
       </c>
       <c r="D34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
         <v>198.996</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
-        <v>198.996</v>
+        <v>219.0</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37">
         <v>219.0</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
-        <v>219.0</v>
+        <v>228.996</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39">
-        <v>228.996</v>
+        <v>358.992</v>
       </c>
       <c r="D39" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
-        <v>358.992</v>
+        <v>459.0</v>
       </c>
       <c r="D40" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41">
-        <v>459.0</v>
+        <v>798.996</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42">
-        <v>798.996</v>
+        <v>898.992</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
-        <v>898.992</v>
+        <v>999.0</v>
       </c>
       <c r="D43" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44">
         <v>999.0</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>999.0</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
-        <v>999.0</v>
+        <v>1098.996</v>
       </c>
       <c r="D46" t="s">
-        <v>6</v>
-[...13 lines deleted...]
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D48"/>
+  <autoFilter ref="A1:D47"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>