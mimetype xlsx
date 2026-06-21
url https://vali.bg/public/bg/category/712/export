--- v6 (2026-05-31)
+++ v7 (2026-06-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$49</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>MOZA SR-P Accessory Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-KIT</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
   </si>
   <si>
@@ -85,120 +85,132 @@
   <si>
     <t>Аксесоар MOZA Performance KIt за R5 Bundle</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-LITE</t>
   </si>
   <si>
     <t>MOZA E-Stop Switch</t>
   </si>
   <si>
     <t>MOZA-ACC-ESTOP</t>
   </si>
   <si>
     <t>MOZA Universal Mounting Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-UNI-PLATE</t>
   </si>
   <si>
     <t>MOZA SR-P Lite Съединител - Добавка към SR-P Lite Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P-L</t>
   </si>
   <si>
+    <t>на път</t>
+  </si>
+  <si>
     <t>Разширителен модул MOZA mBooster Base Extension Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-MBOOSTER-PLATE</t>
   </si>
   <si>
     <t>MOZA Wheel Table Clamp за основа R5, R9, R12</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TB</t>
   </si>
   <si>
-    <t>MOZA SR-P Съединител - Добавка към SR-P Pedals Set</t>
-[...4 lines deleted...]
-  <si>
     <t>Добавка за волан MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-F1-MOD</t>
   </si>
   <si>
     <t>MOZA Universal Hub Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-HUB-KIT</t>
   </si>
   <si>
     <t>Next Level Racing универсална скоба за монтиране на скоростен лост</t>
   </si>
   <si>
     <t>NEXT-NLR-A018</t>
   </si>
   <si>
     <t>Next Level Racing заключващи се колелца за стол/шаси - Сет от 10 бр</t>
   </si>
   <si>
     <t>NEXT-NLR-A007</t>
   </si>
   <si>
     <t>Пера за волан MOZA Paddles Add-on Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-PADDLES</t>
   </si>
   <si>
+    <t>Конвертор за гейминг контролери Brook Wingman P5 за PS5/PS4/PC</t>
+  </si>
+  <si>
+    <t>BROOK-CONV-WINGMAN-XE</t>
+  </si>
+  <si>
     <t>Скоба за монтаж MOZA Truck Wheel</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TSW</t>
   </si>
   <si>
     <t>Адаптер MOZA Quick Release</t>
   </si>
   <si>
     <t>MOZA-ACC-QR-ADAP</t>
   </si>
   <si>
     <t>Скоростен лост Logitech Shifter за G29 и G920 волани</t>
   </si>
   <si>
     <t>LOGITECH-SHIFT-G29</t>
   </si>
   <si>
+    <t>BROOK-CONV-WINGMAN-PS5</t>
+  </si>
+  <si>
     <t>Добавка за волан 12-инч MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-12-MOD</t>
+  </si>
+  <si>
+    <t>Конвертор за волани Brook Ras1ution X от PS4/PS5/PC към Xbox платформа</t>
+  </si>
+  <si>
+    <t>BROOK-CONV-RAS1UTION-X</t>
   </si>
   <si>
     <t>Next Level Racing универсални скоби за рейсинг седалки</t>
   </si>
   <si>
     <t>NEXT-NLR-A017</t>
   </si>
   <si>
     <t>Поставка Next Level Racing F-GT Pro Shifter and Handbrake Arm Add-on</t>
   </si>
   <si>
     <t>NEXT-NLR-R005</t>
   </si>
   <si>
     <t>Поставка за мишка и клавиатура Next Level Racing F-GT Pro Direct</t>
   </si>
   <si>
     <t>NEXT-NLR-R006</t>
   </si>
   <si>
     <t>MOZA CRP2 Съединител - Добавка към CRP2 Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-CRP2-CLUTCH</t>
   </si>
@@ -652,51 +664,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -775,587 +787,615 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>39.0</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>39.0</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>45.0</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10">
         <v>45.0</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11">
         <v>48.996</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>48.996</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13">
         <v>48.996</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14">
         <v>48.996</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15">
         <v>48.996</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16">
         <v>48.996</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17">
         <v>48.996</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18">
         <v>54.996</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19">
         <v>58.992</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20">
         <v>61.116</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
-        <v>75.0</v>
+        <v>69.0</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
-        <v>99.0</v>
+        <v>75.0</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
-        <v>99.0</v>
+        <v>88.992</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>99.0</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
-        <v>114.996</v>
+        <v>99.0</v>
       </c>
       <c r="D25" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
-        <v>118.992</v>
+        <v>99.0</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
-        <v>129.0</v>
+        <v>114.996</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
-        <v>129.0</v>
+        <v>118.992</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
-        <v>138.996</v>
+        <v>129.0</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
-        <v>148.992</v>
+        <v>129.0</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
-        <v>159.0</v>
+        <v>138.996</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
-        <v>159.0</v>
+        <v>148.992</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
-        <v>198.996</v>
+        <v>159.0</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
-        <v>198.996</v>
+        <v>159.0</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
         <v>198.996</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
-        <v>219.0</v>
+        <v>198.996</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37">
-        <v>219.0</v>
+        <v>198.996</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
-        <v>228.996</v>
+        <v>219.0</v>
       </c>
       <c r="D38" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39">
-        <v>358.992</v>
+        <v>219.0</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
-        <v>459.0</v>
+        <v>228.996</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41">
-        <v>798.996</v>
+        <v>358.992</v>
       </c>
       <c r="D41" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42">
-        <v>898.992</v>
+        <v>459.0</v>
       </c>
       <c r="D42" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
-        <v>999.0</v>
+        <v>798.996</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44">
-        <v>999.0</v>
+        <v>898.992</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>999.0</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
+        <v>999.0</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47">
+        <v>999.0</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48">
         <v>1098.996</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D48" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D47"/>
+  <autoFilter ref="A1:D49"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>