--- v7 (2026-06-21)
+++ v8 (2026-07-30)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$52</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>MOZA SR-P Accessory Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-KIT</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
   </si>
   <si>
@@ -85,59 +85,62 @@
   <si>
     <t>Аксесоар MOZA Performance KIt за R5 Bundle</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-LITE</t>
   </si>
   <si>
     <t>MOZA E-Stop Switch</t>
   </si>
   <si>
     <t>MOZA-ACC-ESTOP</t>
   </si>
   <si>
     <t>MOZA Universal Mounting Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-UNI-PLATE</t>
   </si>
   <si>
     <t>MOZA SR-P Lite Съединител - Добавка към SR-P Lite Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P-L</t>
   </si>
   <si>
-    <t>на път</t>
-[...1 lines deleted...]
-  <si>
     <t>Разширителен модул MOZA mBooster Base Extension Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-MBOOSTER-PLATE</t>
   </si>
   <si>
+    <t>Скоростен лост Logitech Shifter за G29 и G920 волани</t>
+  </si>
+  <si>
+    <t>LOGITECH-SHIFT-G29</t>
+  </si>
+  <si>
     <t>MOZA Wheel Table Clamp за основа R5, R9, R12</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TB</t>
   </si>
   <si>
     <t>Добавка за волан MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-F1-MOD</t>
   </si>
   <si>
     <t>MOZA Universal Hub Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-HUB-KIT</t>
   </si>
   <si>
     <t>Next Level Racing универсална скоба за монтиране на скоростен лост</t>
   </si>
   <si>
     <t>NEXT-NLR-A018</t>
   </si>
   <si>
     <t>Next Level Racing заключващи се колелца за стол/шаси - Сет от 10 бр</t>
@@ -148,56 +151,50 @@
   <si>
     <t>Пера за волан MOZA Paddles Add-on Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-PADDLES</t>
   </si>
   <si>
     <t>Конвертор за гейминг контролери Brook Wingman P5 за PS5/PS4/PC</t>
   </si>
   <si>
     <t>BROOK-CONV-WINGMAN-XE</t>
   </si>
   <si>
     <t>Скоба за монтаж MOZA Truck Wheel</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TSW</t>
   </si>
   <si>
     <t>Адаптер MOZA Quick Release</t>
   </si>
   <si>
     <t>MOZA-ACC-QR-ADAP</t>
   </si>
   <si>
-    <t>Скоростен лост Logitech Shifter за G29 и G920 волани</t>
-[...4 lines deleted...]
-  <si>
     <t>BROOK-CONV-WINGMAN-PS5</t>
   </si>
   <si>
     <t>Добавка за волан 12-инч MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-12-MOD</t>
   </si>
   <si>
     <t>Конвертор за волани Brook Ras1ution X от PS4/PS5/PC към Xbox платформа</t>
   </si>
   <si>
     <t>BROOK-CONV-RAS1UTION-X</t>
   </si>
   <si>
     <t>Next Level Racing универсални скоби за рейсинг седалки</t>
   </si>
   <si>
     <t>NEXT-NLR-A017</t>
   </si>
   <si>
     <t>Поставка Next Level Racing F-GT Pro Shifter and Handbrake Arm Add-on</t>
   </si>
   <si>
     <t>NEXT-NLR-R005</t>
@@ -223,144 +220,162 @@
   <si>
     <t>Поставка за клавиатура и мишка Next Level Racing</t>
   </si>
   <si>
     <t>NEXT-NLR-A012</t>
   </si>
   <si>
     <t>MOZA Extension Rod V2 удължител за основа R3, R5, R9, R12, R16, R21</t>
   </si>
   <si>
     <t>MOZA-ACC-EXT-ROD-V2</t>
   </si>
   <si>
     <t>Монтажна основа за педали MOZA mBooster Base Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-MBOOSTER-BASE</t>
   </si>
   <si>
     <t>Скоростен лост MOZA SGP Sequential Shifter</t>
   </si>
   <si>
     <t>MOZA-ACC-SGP-SHIFTER</t>
   </si>
   <si>
+    <t>Next Level Racing Elite Motion Adaptor Upgrade Kit</t>
+  </si>
+  <si>
+    <t>NEXT-NLR-E013</t>
+  </si>
+  <si>
     <t>Скоростен лост MOZA HGP Shifter</t>
   </si>
   <si>
     <t>MOZA-ACC-HGP-SHIFTER</t>
   </si>
   <si>
     <t>Стойка за волан и педали Next Level Racing Stand Lite 2.0</t>
   </si>
   <si>
     <t>NEXT-NLR-S040</t>
   </si>
   <si>
     <t>Next Level Racing Go Kart Plus Motion Adaptor Kit</t>
   </si>
   <si>
     <t>NEXT-NLR-S037</t>
   </si>
   <si>
     <t>Next Level Racing Elite Premium DD Side and Front Mount Adapter</t>
   </si>
   <si>
     <t>NEXT-NLR-E009</t>
   </si>
   <si>
     <t>MOZA CRP2 Inversion Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-CRP2-INVERSION</t>
   </si>
   <si>
     <t>Многофункционални пера MOZA Stalks</t>
   </si>
   <si>
     <t>MOZA-ACC-STALKS-TSW</t>
   </si>
   <si>
     <t>Дигитално табло MOZA CM2 HD Racing Dash</t>
   </si>
   <si>
     <t>MOZA-ACC-RM-CM2-HD</t>
   </si>
   <si>
     <t>Стойка за волан и педали Next Level Racing Stand 2.0</t>
   </si>
   <si>
     <t>NEXT-NLR-S023</t>
   </si>
   <si>
+    <t>Рамка за Motion платформа Next Level Racing Motion</t>
+  </si>
+  <si>
+    <t>NEXT-NLR-E043</t>
+  </si>
+  <si>
     <t>Основа за волан MOZA R9 V3 Direct Wheel Base</t>
   </si>
   <si>
     <t>MOZA-WB-R9-V3</t>
   </si>
   <si>
     <t>Основа за волан MOZA R12 V2 Direct Drive 12nm</t>
   </si>
   <si>
     <t>MOZA-WB-R12-V2</t>
   </si>
   <si>
     <t>Основа за волан MOZA R21 Ultra Direct Drive 21nm</t>
   </si>
   <si>
     <t>MOZA-WB-R21-ULTRA</t>
   </si>
   <si>
     <t>MOZA mBooster Active Pedals Force Feedback</t>
   </si>
   <si>
     <t>MOZA-PEDAL-MBOOSTER-AP</t>
   </si>
   <si>
     <t>Кокпит симулатор Next Level Racing F-GT Elite - Wheel Plate Edition</t>
   </si>
   <si>
     <t>NEXT-NLR-E001</t>
   </si>
   <si>
     <t>Кокпит симулатор Next Level Racing F-GT Elite - Front and Side Mount Edition</t>
   </si>
   <si>
     <t>NEXT-NLR-E003</t>
   </si>
   <si>
     <t>Основа за волан MOZA R25 Ultra True Torque Direct 25nm</t>
   </si>
   <si>
     <t>MOZA-WB-R25-ULTRA</t>
   </si>
   <si>
     <t>MOZA mBooster Active Pedal Set - CRP2 Throttle</t>
   </si>
   <si>
     <t>MOZA-PEDAL-MBOOSTER-SET</t>
+  </si>
+  <si>
+    <t>Next Level Motion Plus Platform</t>
+  </si>
+  <si>
+    <t>NEXT-NLR-M007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -664,51 +679,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -745,657 +760,699 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>24.996</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5">
         <v>34.992</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>39.0</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>39.0</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>39.0</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>45.0</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C10">
         <v>45.0</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C11">
         <v>48.996</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C12">
         <v>48.996</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C13">
         <v>48.996</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C14">
         <v>48.996</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C15">
         <v>48.996</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C16">
         <v>48.996</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C17">
         <v>48.996</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
         <v>40</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18">
-        <v>54.996</v>
+        <v>48.996</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" t="s">
         <v>42</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19">
-        <v>58.992</v>
+        <v>54.996</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" t="s">
         <v>44</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20">
-        <v>61.116</v>
+        <v>58.992</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C21">
         <v>69.0</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C22">
         <v>75.0</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C23">
         <v>88.992</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C24">
         <v>99.0</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C25">
         <v>99.0</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C26">
         <v>99.0</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C27">
         <v>114.996</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C28">
         <v>118.992</v>
       </c>
       <c r="D28" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C29">
         <v>129.0</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C30">
         <v>129.0</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B31" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C31">
         <v>138.996</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C32">
         <v>148.992</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" t="s">
         <v>69</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33">
-        <v>159.0</v>
+        <v>148.992</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C34">
         <v>159.0</v>
       </c>
       <c r="D34" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" t="s">
         <v>73</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35">
-        <v>198.996</v>
+        <v>159.0</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C36">
         <v>198.996</v>
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C37">
         <v>198.996</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" t="s">
         <v>79</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38">
-        <v>219.0</v>
+        <v>198.996</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C39">
         <v>219.0</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" t="s">
         <v>83</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40">
-        <v>228.996</v>
+        <v>219.0</v>
       </c>
       <c r="D40" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" t="s">
         <v>85</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41">
-        <v>358.992</v>
+        <v>228.996</v>
       </c>
       <c r="D41" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" t="s">
         <v>87</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42">
-        <v>459.0</v>
+        <v>298.992</v>
       </c>
       <c r="D42" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" t="s">
         <v>89</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43">
-        <v>798.996</v>
+        <v>358.992</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44" t="s">
         <v>91</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44">
-        <v>898.992</v>
+        <v>459.0</v>
       </c>
       <c r="D44" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" t="s">
         <v>93</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45">
-        <v>999.0</v>
+        <v>798.996</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" t="s">
         <v>95</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46">
-        <v>999.0</v>
+        <v>898.992</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C47">
         <v>999.0</v>
       </c>
       <c r="D47" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" t="s">
         <v>99</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48">
+        <v>999.0</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
         <v>100</v>
       </c>
-      <c r="C48">
+      <c r="B49" t="s">
+        <v>101</v>
+      </c>
+      <c r="C49">
+        <v>999.0</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B50" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50">
         <v>1098.996</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
+        <v>104</v>
+      </c>
+      <c r="B51" t="s">
+        <v>105</v>
+      </c>
+      <c r="C51">
+        <v>2998.992</v>
+      </c>
+      <c r="D51" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D49"/>
+  <autoFilter ref="A1:D52"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>