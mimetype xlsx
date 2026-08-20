--- v8 (2026-07-30)
+++ v9 (2026-08-20)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$52</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$54</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>MOZA SR-P Accessory Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-KIT</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
   </si>
   <si>
@@ -103,84 +103,96 @@
   <si>
     <t>MOZA SR-P Lite Съединител - Добавка към SR-P Lite Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P-L</t>
   </si>
   <si>
     <t>Разширителен модул MOZA mBooster Base Extension Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-MBOOSTER-PLATE</t>
   </si>
   <si>
     <t>Скоростен лост Logitech Shifter за G29 и G920 волани</t>
   </si>
   <si>
     <t>LOGITECH-SHIFT-G29</t>
   </si>
   <si>
     <t>MOZA Wheel Table Clamp за основа R5, R9, R12</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TB</t>
   </si>
   <si>
+    <t>MOZA SR-P Съединител - Добавка към SR-P Pedals Set</t>
+  </si>
+  <si>
+    <t>MOZA-PEDAL-SR-P</t>
+  </si>
+  <si>
     <t>Добавка за волан MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-F1-MOD</t>
   </si>
   <si>
     <t>MOZA Universal Hub Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-HUB-KIT</t>
   </si>
   <si>
     <t>Next Level Racing универсална скоба за монтиране на скоростен лост</t>
   </si>
   <si>
     <t>NEXT-NLR-A018</t>
   </si>
   <si>
     <t>Next Level Racing заключващи се колелца за стол/шаси - Сет от 10 бр</t>
   </si>
   <si>
     <t>NEXT-NLR-A007</t>
   </si>
   <si>
     <t>Пера за волан MOZA Paddles Add-on Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-PADDLES</t>
   </si>
   <si>
     <t>Конвертор за гейминг контролери Brook Wingman P5 за PS5/PS4/PC</t>
   </si>
   <si>
     <t>BROOK-CONV-WINGMAN-XE</t>
+  </si>
+  <si>
+    <t>MOZA SRP2  Съединител - Добавка към SRP2 Pedals Set</t>
+  </si>
+  <si>
+    <t>MOZA-PEDAL-SRP2-CLUTCH</t>
   </si>
   <si>
     <t>Скоба за монтаж MOZA Truck Wheel</t>
   </si>
   <si>
     <t>MOZA-ACC-CLAMP-TSW</t>
   </si>
   <si>
     <t>Адаптер MOZA Quick Release</t>
   </si>
   <si>
     <t>MOZA-ACC-QR-ADAP</t>
   </si>
   <si>
     <t>BROOK-CONV-WINGMAN-PS5</t>
   </si>
   <si>
     <t>Добавка за волан 12-инч MOZA ES Wheel</t>
   </si>
   <si>
     <t>MOZA-WH-ES-12-MOD</t>
   </si>
   <si>
     <t>Конвертор за волани Brook Ras1ution X от PS4/PS5/PC към Xbox платформа</t>
   </si>
@@ -679,51 +691,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -774,51 +786,51 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5">
         <v>34.992</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>39.0</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>39.0</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>39.0</v>
@@ -872,587 +884,615 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>48.996</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>48.996</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>48.996</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>48.996</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>48.996</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>48.996</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>48.996</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
-        <v>54.996</v>
+        <v>48.996</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
-        <v>58.992</v>
+        <v>48.996</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21">
-        <v>69.0</v>
+        <v>54.996</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22">
-        <v>75.0</v>
+        <v>58.992</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23">
-        <v>88.992</v>
+        <v>69.0</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
-        <v>99.0</v>
+        <v>75.0</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25">
-        <v>99.0</v>
+        <v>88.992</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26">
         <v>99.0</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27">
-        <v>114.996</v>
+        <v>99.0</v>
       </c>
       <c r="D27" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28" t="s">
         <v>59</v>
       </c>
       <c r="C28">
-        <v>118.992</v>
+        <v>99.0</v>
       </c>
       <c r="D28" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>61</v>
       </c>
       <c r="C29">
-        <v>129.0</v>
+        <v>114.996</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30" t="s">
         <v>63</v>
       </c>
       <c r="C30">
-        <v>129.0</v>
+        <v>118.992</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31" t="s">
         <v>65</v>
       </c>
       <c r="C31">
-        <v>138.996</v>
+        <v>129.0</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>66</v>
       </c>
       <c r="B32" t="s">
         <v>67</v>
       </c>
       <c r="C32">
-        <v>148.992</v>
+        <v>129.0</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>68</v>
       </c>
       <c r="B33" t="s">
         <v>69</v>
       </c>
       <c r="C33">
-        <v>148.992</v>
+        <v>138.996</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>70</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="C34">
-        <v>159.0</v>
+        <v>148.992</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>72</v>
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="C35">
-        <v>159.0</v>
+        <v>148.992</v>
       </c>
       <c r="D35" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
-        <v>198.996</v>
+        <v>159.0</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>76</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
-        <v>198.996</v>
+        <v>159.0</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38" t="s">
         <v>79</v>
       </c>
       <c r="C38">
         <v>198.996</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="B39" t="s">
         <v>81</v>
       </c>
       <c r="C39">
-        <v>219.0</v>
+        <v>198.996</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40">
-        <v>219.0</v>
+        <v>198.996</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>85</v>
       </c>
       <c r="C41">
-        <v>228.996</v>
+        <v>219.0</v>
       </c>
       <c r="D41" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>86</v>
       </c>
       <c r="B42" t="s">
         <v>87</v>
       </c>
       <c r="C42">
-        <v>298.992</v>
+        <v>219.0</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>88</v>
       </c>
       <c r="B43" t="s">
         <v>89</v>
       </c>
       <c r="C43">
-        <v>358.992</v>
+        <v>228.996</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>90</v>
       </c>
       <c r="B44" t="s">
         <v>91</v>
       </c>
       <c r="C44">
-        <v>459.0</v>
+        <v>298.992</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>92</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
       <c r="C45">
-        <v>798.996</v>
+        <v>358.992</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>94</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
       <c r="C46">
-        <v>898.992</v>
+        <v>459.0</v>
       </c>
       <c r="D46" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>96</v>
       </c>
       <c r="B47" t="s">
         <v>97</v>
       </c>
       <c r="C47">
-        <v>999.0</v>
+        <v>798.996</v>
       </c>
       <c r="D47" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>98</v>
       </c>
       <c r="B48" t="s">
         <v>99</v>
       </c>
       <c r="C48">
-        <v>999.0</v>
+        <v>898.992</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>100</v>
       </c>
       <c r="B49" t="s">
         <v>101</v>
       </c>
       <c r="C49">
         <v>999.0</v>
       </c>
       <c r="D49" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>102</v>
       </c>
       <c r="B50" t="s">
         <v>103</v>
       </c>
       <c r="C50">
-        <v>1098.996</v>
+        <v>999.0</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>104</v>
       </c>
       <c r="B51" t="s">
         <v>105</v>
       </c>
       <c r="C51">
+        <v>999.0</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52">
+        <v>1098.996</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B53" t="s">
+        <v>109</v>
+      </c>
+      <c r="C53">
         <v>2998.992</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D53" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D52"/>
+  <autoFilter ref="A1:D54"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>