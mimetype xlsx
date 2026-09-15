--- v9 (2026-08-20)
+++ v10 (2026-09-15)
@@ -14,95 +14,98 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$54</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>MOZA SR-P Accessory Kit</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-KIT</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Универсален адаптер за волани MOZA Multi-function Stalks</t>
   </si>
   <si>
     <t>MOZA-ACC-STALKS-MOUNT</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Аксесоар MOZA Performance KIt за CRP2 Pedals</t>
   </si>
   <si>
     <t>MOZA-ACC-CRP2-KIT</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Аксесоар MOZA CRP2 Full Lenght Throttle Replacement Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-CRP2-REPLACE</t>
+  </si>
+  <si>
+    <t>на път</t>
   </si>
   <si>
     <t>Аксесоар MOZA Performance KIt за R5 Bundle</t>
   </si>
   <si>
     <t>MOZA-ACC-SR-P-LITE</t>
   </si>
   <si>
     <t>MOZA E-Stop Switch</t>
   </si>
   <si>
     <t>MOZA-ACC-ESTOP</t>
   </si>
   <si>
     <t>MOZA Universal Mounting Plate</t>
   </si>
   <si>
     <t>MOZA-ACC-UNI-PLATE</t>
   </si>
   <si>
     <t>MOZA SR-P Lite Съединител - Добавка към SR-P Lite Pedals Set</t>
   </si>
   <si>
     <t>MOZA-PEDAL-SR-P-L</t>
   </si>
@@ -772,717 +775,717 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>24.996</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5">
         <v>34.992</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6">
         <v>39.0</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7">
         <v>39.0</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8">
         <v>39.0</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9">
         <v>45.0</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10">
         <v>45.0</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11">
         <v>48.996</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>48.996</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13">
         <v>48.996</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14">
         <v>48.996</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15">
         <v>48.996</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16">
         <v>48.996</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17">
         <v>48.996</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18">
         <v>48.996</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19">
         <v>48.996</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20">
         <v>48.996</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>54.996</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22">
         <v>58.992</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C23">
         <v>69.0</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24">
         <v>75.0</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25">
         <v>88.992</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26">
         <v>99.0</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>99.0</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C28">
         <v>99.0</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C29">
         <v>114.996</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C30">
         <v>118.992</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>129.0</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>129.0</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C33">
         <v>138.996</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C34">
         <v>148.992</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C35">
         <v>148.992</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C36">
         <v>159.0</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B37" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C37">
         <v>159.0</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B38" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C38">
         <v>198.996</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C39">
         <v>198.996</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B40" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C40">
         <v>198.996</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B41" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C41">
         <v>219.0</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B42" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C42">
         <v>219.0</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B43" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C43">
         <v>228.996</v>
       </c>
       <c r="D43" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B44" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C44">
         <v>298.992</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B45" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C45">
-        <v>358.992</v>
+        <v>348.996</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C46">
         <v>459.0</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B47" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C47">
         <v>798.996</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B48" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C48">
         <v>898.992</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B49" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C49">
         <v>999.0</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B50" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C50">
         <v>999.0</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B51" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C51">
         <v>999.0</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B52" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C52">
         <v>1098.996</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B53" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C53">
         <v>2998.992</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D54"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 