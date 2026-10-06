--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -1158,51 +1158,51 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>3.384</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>3.576</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>3.684</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>3.9</v>
@@ -1214,51 +1214,51 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>3.96</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>4.104</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>4.116</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>4.476</v>
@@ -1298,51 +1298,51 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>4.536</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>4.776</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>4.776</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>5.496</v>
@@ -2558,51 +2558,51 @@
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>19</v>
       </c>
       <c r="B108" t="s">
         <v>20</v>
       </c>
       <c r="C108">
         <v>3.384</v>
       </c>
       <c r="D108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>21</v>
       </c>
       <c r="B109" t="s">
         <v>22</v>
       </c>
       <c r="C109">
         <v>3.576</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>23</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110">
         <v>3.684</v>
       </c>
       <c r="D110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
         <v>26</v>
       </c>
       <c r="C111">
         <v>3.9</v>
@@ -2614,51 +2614,51 @@
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>27</v>
       </c>
       <c r="B112" t="s">
         <v>28</v>
       </c>
       <c r="C112">
         <v>3.96</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>29</v>
       </c>
       <c r="B113" t="s">
         <v>30</v>
       </c>
       <c r="C113">
         <v>4.104</v>
       </c>
       <c r="D113" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>31</v>
       </c>
       <c r="B114" t="s">
         <v>32</v>
       </c>
       <c r="C114">
         <v>4.116</v>
       </c>
       <c r="D114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
         <v>34</v>
       </c>
       <c r="C115">
         <v>4.476</v>
@@ -2698,51 +2698,51 @@
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>39</v>
       </c>
       <c r="B118" t="s">
         <v>40</v>
       </c>
       <c r="C118">
         <v>4.536</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>41</v>
       </c>
       <c r="B119" t="s">
         <v>42</v>
       </c>
       <c r="C119">
         <v>4.776</v>
       </c>
       <c r="D119" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>43</v>
       </c>
       <c r="B120" t="s">
         <v>44</v>
       </c>
       <c r="C120">
         <v>4.776</v>
       </c>
       <c r="D120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>45</v>
       </c>
       <c r="B121" t="s">
         <v>46</v>
       </c>
       <c r="C121">
         <v>5.496</v>