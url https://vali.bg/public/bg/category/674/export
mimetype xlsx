--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -7,200 +7,203 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$780</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$243</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Накрайник ESTILLO RJ45 UTP/FTP Bulk</t>
   </si>
   <si>
     <t>NET-RJ45</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Интерфейсен кабел за твърд диск ESTILLO eSATA, 1m</t>
   </si>
   <si>
     <t>EST-SERIAL-CABLE-INT-1M</t>
   </si>
   <si>
     <t>Сплитер за вентилатори Noctua, 4 PIN, 10cm, PWM, Y-Split</t>
   </si>
   <si>
     <t>NOCTUA-NA-YSPWM</t>
   </si>
   <si>
     <t>Удължителен кабел за вентилатор Noctua NA-EC2, 1 x 30 cm, Черен</t>
   </si>
   <si>
     <t>NOCTUA-NA-EC2</t>
   </si>
   <si>
+    <t>Кабел HAMA 200900 USB-A мъжко - USB-B мъжко, 1.5 м</t>
+  </si>
+  <si>
+    <t>HAMA-200900</t>
+  </si>
+  <si>
+    <t>ACT  Мрежов пач кабел cat.6, U/UTP  0.25 м, жълт, булк</t>
+  </si>
+  <si>
+    <t>EWENT-ACT-IB8852</t>
+  </si>
+  <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
+    <t>Антенен кабел HAMA, Коаксиален мъжко - женско, 1.5 м, 75dB, Бял</t>
+  </si>
+  <si>
+    <t>HAMA-205028</t>
+  </si>
+  <si>
+    <t>HAMA Коаксиален ъгъл, мъжко, screw-on</t>
+  </si>
+  <si>
+    <t>HAMA-205216</t>
+  </si>
+  <si>
+    <t>Мрежов кабел HAMA CAT 5e, UTP, RJ-45 - RJ-45, 1.5 m,Сив, булк опаковка</t>
+  </si>
+  <si>
+    <t>HAMA-200909</t>
+  </si>
+  <si>
     <t>не е в наличност</t>
   </si>
   <si>
-    <t>Кабел HAMA 200900 USB-A мъжко - USB-B мъжко, 1.5 м</t>
-[...28 lines deleted...]
-  <si>
     <t>Кабел HAMA 34694 USB-A мъжко - USB-B мъжко, 1.5 м, Стандарт</t>
   </si>
   <si>
     <t>HAMA-34694</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 0.5 m, Медни проводници, Син, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8600</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 0.5 m, Медни проводници, Зелен, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8700</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 0.5 m, Медни проводници, Червен, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8500</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 0.5 m, Медни проводници, Жълт, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8800</t>
   </si>
   <si>
     <t>Кабел HAMA 200901 USB-A мъжко - USB-B мъжко, 3 м, булк опаковка</t>
   </si>
   <si>
     <t>HAMA-200901</t>
   </si>
   <si>
+    <t>Удължител /съединител/ за мрежа ESTILLO, RJ45-RJ45 Bulk</t>
+  </si>
+  <si>
+    <t>NET-JE315</t>
+  </si>
+  <si>
+    <t>Адаптер DeLock, USB женско - RJ45 мъжко</t>
+  </si>
+  <si>
+    <t>DELOCK-65234</t>
+  </si>
+  <si>
+    <t>Кабел DeLock Power SATA HDD към 4 pin, на 90°, 15 cm</t>
+  </si>
+  <si>
+    <t>DELOCK-60101</t>
+  </si>
+  <si>
+    <t>HAMA Адаптер за антена, за коаксиален кабел</t>
+  </si>
+  <si>
+    <t>HAMA-205220</t>
+  </si>
+  <si>
+    <t>HAMA Заряден кабел за смарт часовници, с магнитно зареждане, USB-C, 60 см, черен</t>
+  </si>
+  <si>
+    <t>HAMA-178638</t>
+  </si>
+  <si>
     <t>на път</t>
   </si>
   <si>
-    <t>Удължител /съединител/ за мрежа ESTILLO, RJ45-RJ45 Bulk</t>
-[...28 lines deleted...]
-  <si>
     <t>Интерфейсен кабел SATA III Delock 83954, Удължителен. 0.50 m, Червен</t>
   </si>
   <si>
     <t>DELOCK-83954</t>
   </si>
   <si>
     <t>HAMA Коаксиален ъгъл, женско, screw-on</t>
   </si>
   <si>
     <t>HAMA-205217</t>
   </si>
   <si>
     <t>Delock Кабел PCI Express захранване 8 pin към 2 x 5¼“  за видео-карти, 12V, 15 см, 82397</t>
   </si>
   <si>
     <t>DELOCK-82397</t>
   </si>
   <si>
     <t>Антенен кабел HAMA 205029, Коаксиален мъжко - Коаксиален женско, 3 м, 75dB, Екраниран, Бял</t>
   </si>
   <si>
     <t>HAMA-205029</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 1.0 m, Медни проводници, Син, Булк опаковка</t>
@@ -235,71 +238,68 @@
   <si>
     <t>Преходник  HAMA, 3.5мм женски жак - 6.3мм мъжки жак</t>
   </si>
   <si>
     <t>HAMA-205194</t>
   </si>
   <si>
     <t>Антенен конектор HAMA Coax plug, Коаксиален мъжко, Бял</t>
   </si>
   <si>
     <t>HAMA-205213</t>
   </si>
   <si>
     <t>HAMA Коаксиален антенен конектор, женско</t>
   </si>
   <si>
     <t>HAMA-205214</t>
   </si>
   <si>
     <t>Интерфейсен кабел SATA III Delock 83953, удължителен. 0.30 m, червен</t>
   </si>
   <si>
     <t>DELOCK-83953</t>
   </si>
   <si>
+    <t>Интерфейсен кабел SATA III DeLock, Прави конектори, 30 cm.</t>
+  </si>
+  <si>
+    <t>DELOCK-82676</t>
+  </si>
+  <si>
     <t>Мрежов кабел HAMA, CAT 5e, FTP/UTP, RJ-45 - RJ-45, 1.5 м, екраниран, сив, булк опаковка</t>
   </si>
   <si>
     <t>HAMA-200915</t>
   </si>
   <si>
     <t>Кабел DeLock Molex 4 pin към SATA 15 pin, 12 cm</t>
   </si>
   <si>
     <t>DELOCK-60100</t>
   </si>
   <si>
-    <t>ограничена наличност (до 3 бр.)</t>
-[...7 lines deleted...]
-  <si>
     <t>HAMA Коаксиален комплект, мъжко/женско, захващане тип скоба</t>
   </si>
   <si>
     <t>HAMA-205212</t>
   </si>
   <si>
     <t>HAMA Антенен адаптер, коаксиален</t>
   </si>
   <si>
     <t>HAMA-205219</t>
   </si>
   <si>
     <t>Кабел DeLock Power Molex 4 pin мъжко към SATA 15 pin женско + P4 мъжко, 15 cm</t>
   </si>
   <si>
     <t>DELOCK-60127</t>
   </si>
   <si>
     <t>Аудио кабел HAMA, 3.5мм жак мъжко - 3.5мм жак мъжко на 90°, 0.5м, Стерео, Черен</t>
   </si>
   <si>
     <t>HAMA-205285</t>
   </si>
   <si>
     <t>HAMA Коаксиален комплект, мъжко-женско, винтова приставка, метал</t>
@@ -562,1182 +562,696 @@
   <si>
     <t>Аудио удължителен кабел HAMA 3.5 мм мъжко - 3.5 мм женско, 1.5м, 205119</t>
   </si>
   <si>
     <t>HAMA-205119</t>
   </si>
   <si>
     <t>Кабел Delock P4 4 pin мъжко - P4 4 pin женско, 30 cm</t>
   </si>
   <si>
     <t>DELOCK-84954</t>
   </si>
   <si>
     <t>Аудио кабел HAMA, 3.5 mm жак мъжко - 2 x Чинч мъжко, 1.5 m, Стерео, Черен</t>
   </si>
   <si>
     <t>HAMA-205110</t>
   </si>
   <si>
     <t>Аудио сплитер Delock, 3.5мм  жак мъжко - 2 х 3.5 mm жак женско, 10cm</t>
   </si>
   <si>
     <t>DELOCK-65344</t>
   </si>
   <si>
+    <t>Кабел DeLock Power SATA 15pin към 2x 4pin Molex женско, 20cm</t>
+  </si>
+  <si>
+    <t>DELOCK-65159</t>
+  </si>
+  <si>
     <t>HAMA Аудио адаптер, 2 x RCA женско - 3.5 mm жак мъжко, стерео</t>
   </si>
   <si>
     <t>HAMA-205185</t>
   </si>
   <si>
     <t>HАМА Аудио адаптер 6.3 мм жак - 3.5 мм жак, стерео</t>
   </si>
   <si>
     <t>HAMA-205196</t>
   </si>
   <si>
     <t>Кабел DeLock Power Cable SATA 15 pin женско към 4 pin женско, 20 cm</t>
   </si>
   <si>
     <t>DELOCK-60136</t>
   </si>
   <si>
     <t>Аудио удължителен кабел HAMA, 3.5мм жак мъжко - 3.5мм жак женско, 3м, Черен</t>
   </si>
   <si>
     <t>HAMA-205120</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 2 m, Жълт, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8802</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 2.0 m, Медни проводници, Зелен, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8702</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 2.0 m, Медни проводници, Син, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8602</t>
   </si>
   <si>
     <t>Мрежов пач кабел ACT U/UTP, CAT 6, RJ-45 - RJ-45, 2 m, Медни проводници, Червен, Булк опаковка</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8502</t>
   </si>
   <si>
-    <t>Кабел DeLock Power SATA 15pin към 2x 4pin Molex женско, 20cm</t>
-[...4 lines deleted...]
-  <si>
     <t>Кабел DeLock Power, 2 x 4 pin Molex мъжко &gt; 8 pin EPS мъжко, 15 cm</t>
   </si>
   <si>
     <t>DELOCK-83410</t>
   </si>
   <si>
     <t>Кабел DeLock USB 2.0 Type-A мъжко - Micro USB -B мъжко</t>
   </si>
   <si>
     <t>DELOCK-84900</t>
   </si>
   <si>
-    <t>Аудио кабел HAMA, 3.5мм жак мъжко - 3.5мм жак мъжко на 90°, 1.5м, Стерео, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>Кабел HAMA 205000, HDMI мъжко - HDMI мъжко, 10Gbit/s, 1080p, 1.5 м, Екраниран, Черен</t>
   </si>
   <si>
     <t>HAMA-205000</t>
   </si>
   <si>
     <t>HAMA Удължител за мрежа, RJ45-RJ45, CAT-5e, 1 Gbit/s</t>
   </si>
   <si>
     <t>HAMA-200326</t>
   </si>
   <si>
     <t>HAMA Аудио кабел, 3,5 mm жак - стерео, позлатен, ултратънък, 0,5 m</t>
   </si>
   <si>
     <t>HAMA-205117</t>
   </si>
   <si>
-    <t>Кабел DeLock SATA 15 pin мъжко към Molex 4 pin женско + SATA 15 pin женско</t>
-[...22 lines deleted...]
-  <si>
     <t>Удължителен кабел HAMA, USB-A женско - USB-A мъжко, 1.5 м, 480 Mbit/s, Черен , 0.75м</t>
   </si>
   <si>
     <t>HAMA-200618</t>
   </si>
   <si>
-    <t>Удължителен аудио кабел HAMA  2 x Чинч мъжко - 2 x Чинч женско, 1.5 м, Черен</t>
-[...10 lines deleted...]
-  <si>
     <t>Estillo Захранващ кабел,0.75мм2, VDE тест, 1.8м, черен, булк опаковкан</t>
   </si>
   <si>
     <t>EST-POWER-CABLE</t>
   </si>
   <si>
-    <t>Кабел HAMA  USB-C мъжко - USB 2.0 A мъжко, 480Mbit/s,0.75 м, Черен</t>
-[...34 lines deleted...]
-  <si>
     <t>HAMA Адаптер за антена, коаксиален 90°, мъжко - женско</t>
   </si>
   <si>
     <t>HAMA-205202</t>
   </si>
   <si>
-    <t>Аудио кабел HAMA, 3.5мм жак мъжко - 3.5мм жак мъжко,3.0 м, Черен</t>
-[...68 lines deleted...]
-    <t>DELOCK-84914</t>
+    <t>Кабел Delock USB-A към USB-B, 1.0m, черен</t>
+  </si>
+  <si>
+    <t>DELOCK-84895</t>
   </si>
   <si>
     <t>HAMA Кабел  USB-C - USB А, 0,5 м, 480Мbit/ 3А, черен</t>
   </si>
   <si>
     <t>HAMA-201705</t>
   </si>
   <si>
-    <t>Кабел Delock USB-A към USB-B, 1.0m, черен</t>
-[...10 lines deleted...]
-  <si>
     <t>HAMA Мрежов кабел, Cat 5e, 1 Gbit/s, F/UTP екраниран, 3 м</t>
   </si>
   <si>
     <t>HAMA-200669</t>
   </si>
   <si>
     <t>HAMA Коаксиален антенен кабел, 1,5 м, 90 dB</t>
   </si>
   <si>
     <t>HAMA-205045</t>
   </si>
   <si>
     <t>HAMA, Сплитер за антена, 1 вход - 2 изхода, метал</t>
   </si>
   <si>
     <t>HAMA-205237</t>
   </si>
   <si>
     <t>Кабел Delock EASY-USB-A 2.0 мъжко към USB Mini-B мъжко, 1m , бял</t>
   </si>
   <si>
     <t>DELOCK-85157</t>
   </si>
   <si>
     <t>HAMA Кабел HDMI-HDMI, 10Gbit/s, 1,5 м, 1080p, Ethernet, позлатен, bulk</t>
   </si>
   <si>
     <t>HAMA-205002</t>
   </si>
   <si>
-    <t>Мрежов кабел HAMA Flexi-Slim, U/UTP CAT 6a, 10 Gbit/s, RJ-45 - RJ45, 0.75 m, Бял</t>
-[...16 lines deleted...]
-  <si>
     <t>Мрежов пач кабел cat.6а, 10Gbit/s,S/FTP, екраниран, 0.5м</t>
   </si>
   <si>
     <t>HAMA-200679</t>
   </si>
   <si>
-    <t>Захранващ кабел, HAMA, Euro-plug, 223273</t>
-[...10 lines deleted...]
-  <si>
     <t>HAMA Кабел А-В, USB 2.0, 480 Mbit/s, 3 m</t>
   </si>
   <si>
     <t>HAMA-200603</t>
   </si>
   <si>
-    <t>Кабел HAMA USB-C мъжко - USB-C мъжко, 0.75 м, 480Mb/s, USB 2.0, Черен</t>
-[...22 lines deleted...]
-  <si>
     <t>HAMA Адаптер USB-C - Micro-USB, 3 бр. в комплект</t>
   </si>
   <si>
     <t>HAMA-201744</t>
   </si>
   <si>
-    <t>Мрежов пач кабел ACT F/UTP, CAT5E, RJ-45 - RJ-45, 3.0 m, Сив</t>
-[...16 lines deleted...]
-  <si>
     <t>Delock Мрежов кабел удължителен S/FTP RJ45 мъжко към RJ45 женско, Cat. 6A, 25 cm, черен</t>
   </si>
   <si>
     <t>DELOCK-86998</t>
   </si>
   <si>
     <t>HAMA Кабел USB-C - USB- А мъжко,USB 3.2 Gen 1, 0.25 м, 5Gbit/s</t>
   </si>
   <si>
     <t>HAMA-202004</t>
   </si>
   <si>
-    <t>Адаптер HAMA, HDMI женско-женско,8K, 205173</t>
-[...22 lines deleted...]
-  <si>
     <t>HAMA Аудио кабел, 3,5 mm жак - стерео, позлатен, ултратънък, 1,5 m</t>
   </si>
   <si>
     <t>HAMA-205118</t>
   </si>
   <si>
-    <t>Кабел DeLock, USB-C мъжко - USB-B мъжко, USB 2.0, 1.0 м, Черен</t>
-[...2 lines deleted...]
-    <t>DELOCK-83603</t>
+    <t>HAMA Кабел USB-C - USB-C, 60W, 0.5 м, черен</t>
+  </si>
+  <si>
+    <t>HAMA-201819</t>
   </si>
   <si>
     <t>HAMA Коаксиален антенен кабел, 3 м, 90 dB</t>
   </si>
   <si>
     <t>HAMA-205046</t>
   </si>
   <si>
     <t>Кабел Delock USB-A мъжко - USB-A мъжко 1.5 m, прозрачен</t>
   </si>
   <si>
     <t>DELOCK-83888</t>
   </si>
   <si>
-    <t>HAMA Кабел USB-C - USB-C, 60W, 0.5 м, черен</t>
-[...4 lines deleted...]
-  <si>
     <t>HAMA Мрежов кабел, Cat 5e, 1 Gbit/s, F/UTP екраниран, 5 м</t>
   </si>
   <si>
     <t>HAMA-200670</t>
   </si>
   <si>
     <t>HAMA Коаксиален сплитер, 2 x изхода, широколентов</t>
   </si>
   <si>
     <t>HAMA-205230</t>
   </si>
   <si>
-    <t>Кабел Skross, USB-A - microUSB, Метална оплетка, 1.20 м, Сив</t>
-[...2 lines deleted...]
-    <t>SKROSS-SKCA0010A-M120CN</t>
+    <t>HAMA Кабел USB-A - USB-C, 2 м, бял</t>
+  </si>
+  <si>
+    <t>HAMA-201813</t>
   </si>
   <si>
     <t>HAMA Кабел за зареждане, USB-C - USB-C, 0,5 м, черен</t>
   </si>
   <si>
     <t>HAMA-201706</t>
   </si>
   <si>
-    <t>Сплитер за коаксиален кабел, HAMA-205236</t>
-[...2 lines deleted...]
-    <t>HAMA-205236</t>
+    <t>HAMA Кабел USB-A - USB-C, 2 м, черен</t>
+  </si>
+  <si>
+    <t>HAMA-201812</t>
   </si>
   <si>
     <t>Кабел Delock EASY-USB 2.0 Type-A мъжко angled left / right &gt; USB 2.0 Type Micro-B мъжко 0,5 m</t>
   </si>
   <si>
     <t>DELOCK-85163</t>
   </si>
   <si>
-    <t>HAMA Кабел USB-A - USB-C, 2 м, черен</t>
-[...26 lines deleted...]
-    <t>DELOCK-60167</t>
+    <t>HAMA Кабел USB-C мъжко– USB-C мъжко, 60 W, 1 m, черен</t>
+  </si>
+  <si>
+    <t>HAMA-201806</t>
+  </si>
+  <si>
+    <t>Кабел Delock USB 2.0 мъжко към mini-B USB 2.0  мъжко, двойно екраниран, трансфер до 480 Mb/s, 3.0м,  Черен</t>
+  </si>
+  <si>
+    <t>DELOCK-84915</t>
+  </si>
+  <si>
+    <t>Кабел  USB-C - USB- А мъжко,USB 3.2 Gen 1, 0.75м, 5Gbit/s</t>
+  </si>
+  <si>
+    <t>HAMA-202005</t>
+  </si>
+  <si>
+    <t>Адаптер HAMA USB-A мъжко - USB-C женско, USB 3.2 Gen 2, 10 Gbit/s, Черен</t>
+  </si>
+  <si>
+    <t>HAMA-200357</t>
+  </si>
+  <si>
+    <t>Кабел Delock стерео жак 3.5 mm 4 pin male angled &gt; 3 x RCA male 1.5 m</t>
+  </si>
+  <si>
+    <t>DELOCK-84724</t>
+  </si>
+  <si>
+    <t>Delock Кабел стерео жак 3.5 мм 4 пинов мъжки ъглов &gt; 3 x RCA мъжки 1.5 м</t>
+  </si>
+  <si>
+    <t>DELOCK-84504</t>
+  </si>
+  <si>
+    <t>Hama Диполна антена FM+/DAB</t>
+  </si>
+  <si>
+    <t>HAMA-205283</t>
+  </si>
+  <si>
+    <t>HAMA Коаксиален антенен кабел, 90°, 1,5 м, 90 dB</t>
+  </si>
+  <si>
+    <t>HAMA-205056</t>
   </si>
   <si>
     <t>Кабел Delock EASY-USB-A 2.0 мъжко към USB Mini-B мъжко, 1m , черен</t>
   </si>
   <si>
     <t>DELOCK-83543</t>
   </si>
   <si>
-    <t>Кабел Delock High Speed, HDMI мъжко - HDMI A мъжко, 4K, 0.25 m, Ethernet</t>
-[...52 lines deleted...]
-  <si>
     <t>Кабел Displayport 1.2, Ultra-HD 4K, 21.6Gbit/s, 0.75м</t>
   </si>
   <si>
     <t>HAMA-200695</t>
   </si>
   <si>
     <t>Delock Адаптер USB-C мъжко към Lightning женско PD 3.0</t>
   </si>
   <si>
     <t>DELOCK-60688</t>
   </si>
   <si>
+    <t>HAMA Аудио кабел, 3.5 мм жак - 2 RCA, стерео, позлатен, 1,5 м</t>
+  </si>
+  <si>
+    <t>HAMA-205260</t>
+  </si>
+  <si>
     <t>HAMA Кабел за зареждане "Fabric", USB-C - USB-C, 1 m, Nylon, черен</t>
   </si>
   <si>
     <t>HAMA-195002</t>
   </si>
   <si>
+    <t>HAMA Коаксиален антенен кабел, 5 м, 90 dB</t>
+  </si>
+  <si>
+    <t>HAMA-205047</t>
+  </si>
+  <si>
     <t>HAMA Кабел USB-C - USB-C, 60W, 2 м, черен</t>
   </si>
   <si>
     <t>HAMA-201808</t>
   </si>
   <si>
     <t>HAMA Мрежов пач кабел, CAT 8, 40 Gbit/s, S/FTP, екраниран, 0,50 m</t>
   </si>
   <si>
     <t>HAMA-202000</t>
   </si>
   <si>
+    <t>Кабел USB-C - USB-A 3.2 Gen.1 мъжко, 1.5 м, 5 GBit/s</t>
+  </si>
+  <si>
+    <t>HAMA-202006</t>
+  </si>
+  <si>
     <t>Адаптер Delock 90° DisplayPort 1.4 , 20 pin  мъжко (male) към  DisplayPort 1.4 20 pin женско (female), 8К 7680 x 4320 @ 60 Hz with DSC support</t>
   </si>
   <si>
     <t>DELOCK-66296</t>
   </si>
   <si>
-    <t>Кабел USB-C - USB-A 3.2 Gen.1 мъжко, 1.5 м, 5 GBit/s</t>
-[...2 lines deleted...]
-    <t>HAMA-202006</t>
+    <t>HAMA Коаксиален антенен кабел, позлатен, 1,5 м, 100 dB</t>
+  </si>
+  <si>
+    <t>HAMA-205246</t>
   </si>
   <si>
     <t>ACT  Мрежов пач кабел cat.6, U/UTP  5м, жълт, булк</t>
   </si>
   <si>
     <t>EWENT-ACT-IB8805</t>
   </si>
   <si>
     <t>HAMA Адаптер 90°C USB-C, USB 3.2 Gen2, 10 Gbit/s, 5 A, 240 W, комплект от 2</t>
   </si>
   <si>
     <t>HAMA-200359</t>
   </si>
   <si>
     <t>HAMA Кабел USB-C - USB-C, 60W, 2 м, бял</t>
   </si>
   <si>
     <t>HAMA-201809</t>
   </si>
   <si>
     <t>HAMA Превключвател / суич 4K HDMI, 2 x 1 вход/изход</t>
   </si>
   <si>
     <t>HAMA-205323</t>
   </si>
   <si>
     <t>Кабел Delock HDMI мъжко - DVI-D 18+1 (Single Link )мъжко, 2м, двупосочен, black</t>
   </si>
   <si>
     <t>DELOCK-85584</t>
   </si>
   <si>
     <t>ACT Захранващ кабел C14-C15, бял, 2.0м</t>
   </si>
   <si>
     <t>EWENT-ACT-CAB-AK5437</t>
   </si>
   <si>
     <t>HAMA Мрежов кабел, Cat 5e, 1 Gbit/s, F/UTP екраниран, 10 м</t>
   </si>
   <si>
     <t>HAMA-200671</t>
   </si>
   <si>
+    <t>HAMA Оптичен аудио кабел ODT (Toslink) , 3м</t>
+  </si>
+  <si>
+    <t>HAMA-202017</t>
+  </si>
+  <si>
     <t>Кабел Delock USB-C 2.0 мъжко - USB-B мъжко, 2 м, Черен</t>
   </si>
   <si>
     <t>DELOCK-83330</t>
   </si>
   <si>
     <t>Кабел HDMI - HDMI Ultra HD, 8K, 48 Gbit/s, Ethernet, позл.конектори, 1 м</t>
   </si>
   <si>
     <t>HAMA-202027</t>
   </si>
   <si>
     <t>Delock Адаптер USB-C мъжко към женско USB-C, под  180° ,  40 Gbps PD 3.1 240 W ,  U-образен 8K 60 Hz metal</t>
   </si>
   <si>
     <t>DELOCK-60737</t>
   </si>
   <si>
     <t>Мрежов пач кабел cat.8 S/FTP, 40Gbit/s, екраниран, 3м</t>
   </si>
   <si>
     <t>HAMA-202002</t>
   </si>
   <si>
+    <t>HAMA Кабел USB-C - USB-A, 3.0 м, 480 Mbit/s</t>
+  </si>
+  <si>
+    <t>HAMA-201597</t>
+  </si>
+  <si>
     <t>ACT Кабел USB-C - USB-C, 0.5 м / USB4, 20Gbps, 240W</t>
   </si>
   <si>
     <t>EWENT-ACT-CAB-AC7420</t>
   </si>
   <si>
     <t>Захранващ кабел HAMA, под ъгъл 90°, евро, двоен канал/C7, 5 м, бял</t>
   </si>
   <si>
     <t>HAMA-223285</t>
   </si>
   <si>
     <t>HAMA Кабел за зареждане "Flexible", USB-C - USB-C, 1.5 м, силиконов, бял</t>
   </si>
   <si>
     <t>HAMA-201577</t>
   </si>
   <si>
     <t>HAMA Кабел за зареждане "Flexible", USB-C - USB-C, 1.5 м, силиконов, черен</t>
   </si>
   <si>
     <t>HAMA-201576</t>
   </si>
   <si>
     <t>Кабел сериен Delock RS-232 DB9 F ( с винт) - RS-232 RJ45 M- 1m,  за конзоли на CISCO рутери, комутатори, точки за достъп</t>
   </si>
   <si>
     <t>DELOCK-63341</t>
   </si>
   <si>
     <t>Delock Кабел RJ45 Cat.6 към Terminal Block адаптер, 30 cm, 2-части</t>
   </si>
   <si>
     <t>DELOCK-65975</t>
   </si>
   <si>
+    <t>Hama Кабел за зареждане, USB-C - USB-C, 3 м, черен</t>
+  </si>
+  <si>
+    <t>HAMA-201593</t>
+  </si>
+  <si>
     <t>Кабел "Relfective" USB-C мъжко– USB-C мъжко, 1.5м, 480Mb/s, син</t>
   </si>
   <si>
     <t>HAMA-201557</t>
   </si>
   <si>
     <t>Кабел uRage Ultra-High-Speed ​​HDMI, сертифициран, 8K, позлатен, 2 м</t>
   </si>
   <si>
     <t>HAMA-115511</t>
   </si>
   <si>
     <t>Delock Кабел micro HDMI мъжко към DVI-D мъжко, 1 m</t>
   </si>
   <si>
     <t>DELOCK-83585</t>
   </si>
   <si>
     <t>HAMA Аудио кабел USB-C - 3.5мм стерео жак, 0.75 m</t>
   </si>
   <si>
     <t>HAMA-200729</t>
   </si>
   <si>
     <t>HAMA Кабел USB-A - USB-C 3.2 Gen.1 мъжко, 3.0 м, 5GBit/s</t>
   </si>
   <si>
     <t>HAMA-202007</t>
   </si>
   <si>
+    <t>HAMA Кабел за зареждане "Flexible", USB-A - USB-C, 1.5 м, силиконов, черен</t>
+  </si>
+  <si>
+    <t>HAMA-201570</t>
+  </si>
+  <si>
     <t>ACT Кабел USB-C - USB-C, 1 м / USB4, 20Gbps, 240W</t>
   </si>
   <si>
     <t>EWENT-ACT-CAB-AC7421</t>
   </si>
   <si>
     <t>HAMA Кабел USB-C E-Marker чип USB 3.2 Gen1, 5 Gbit/s, 240 W, 0.75 м</t>
   </si>
   <si>
     <t>HAMA-202008</t>
   </si>
   <si>
+    <t>HAMA Kабел HDMI - HDMI Ultra High Speed, сертифициран, 8K, 2.0 м</t>
+  </si>
+  <si>
+    <t>HAMA-202028</t>
+  </si>
+  <si>
     <t>Hama Кабел за зареждане, USB-C, 2 в 1 с връзка за телефон, 1.2 m, черен</t>
   </si>
   <si>
     <t>HAMA-201751</t>
   </si>
   <si>
-    <t>HAMA Kабел HDMI - HDMI Ultra High Speed, сертифициран, 8K, 2.0 м</t>
-[...4 lines deleted...]
-  <si>
     <t>HAMA Мрежов пач кабел CAT 6a, 10 Gbit/s, S/FTP екраниран, 10.00 m</t>
   </si>
   <si>
     <t>HAMA-200683</t>
   </si>
   <si>
     <t>Кабел ASUS 100W USB-C - Бял</t>
   </si>
   <si>
     <t>ASUS-P-90XB09GN-BCA000</t>
   </si>
   <si>
     <t>Delock Кабел micro HDMI мъжко към DVI-D мъжко, 2 m</t>
   </si>
   <si>
     <t>DELOCK-83586</t>
   </si>
   <si>
-    <t>Адаптер Delock Terminal block към  D-Sub 9 pin женско</t>
-[...46 lines deleted...]
-  <si>
     <t>Мрежов пач кабел HAMA S/FTP, CAT 8, RJ-45 - RJ-45, 40Gbit/s, 5.0 m</t>
   </si>
   <si>
     <t>HAMA-202003</t>
   </si>
   <si>
     <t>HAMA Прибиращ се кабел за зареждане, USB-C - USB-C, 60 W, 1 м</t>
   </si>
   <si>
     <t>HAMA-201830</t>
   </si>
   <si>
     <t>HAMA Кабел USB-C E-Marker чип USB 3.2 Gen1, 5 Gbit/s, 240 W, 1.5 м</t>
   </si>
   <si>
     <t>HAMA-202009</t>
   </si>
   <si>
     <t>Кабел HDMI - HDMI Ultra HD, 8K, 48 Gbit/s, Ethernet, позл.конектори, 3 м</t>
   </si>
   <si>
     <t>HAMA-202029</t>
   </si>
   <si>
-    <t>Delock HDMI удължителен кабел, 48 Gbps, 8K, 60HZ, 1м</t>
-[...134 lines deleted...]
-    <t>HAMA-201749</t>
+    <t>Delock Кабел Mini DisplayPort към DisplayPort, 8K, 60 Hz, 2 m</t>
+  </si>
+  <si>
+    <t>DELOCK-81092</t>
+  </si>
+  <si>
+    <t>j5create Кабел USB-C мъжко– USB-C мъжко, 60 W, 1.8 m, черен</t>
+  </si>
+  <si>
+    <t>J5-JUCX18L18W-N</t>
   </si>
   <si>
     <t>HAMA Кабел High Speed, HDMI - HDMI, 8K, 48GB/s, Ethernet , 5 м</t>
   </si>
   <si>
     <t>HAMA-202030</t>
   </si>
   <si>
-    <t>Кабел ASUS ROG USB-C 240W</t>
-[...4 lines deleted...]
-  <si>
     <t>HAMA Конвертор AV, Scart/Cinch към HDMI</t>
   </si>
   <si>
     <t>HAMA-205775</t>
   </si>
   <si>
-    <t>HAMA Кабел DisplayPort, DP 2.1, Ultra-HD 16K, 80 Gbit/s, 2 m</t>
-[...4 lines deleted...]
-  <si>
     <t>Удължителен кабел Delock USB-A мъжко - USB-А женско, 5 м, Екраниран, Черен</t>
   </si>
   <si>
     <t>DELOCK-82755</t>
   </si>
   <si>
     <t>Кабел сериен Delock USB 2.0 Type-A to 1 x Serial RS-422/485 мъжко 6 pin terminal block 5V, 1m</t>
   </si>
   <si>
     <t>DELOCK-64268</t>
   </si>
   <si>
-    <t>Адаптер Delock mini DisplayPort 1.1 мъжко към DisplayPort / HDMI / DVI женско black</t>
-[...16 lines deleted...]
-  <si>
     <t>Двупосочен кабел Delock USB Type-C към DisplayPort (DP Alt режим) 8K 60 Hz 0.5m, сертифициран</t>
   </si>
   <si>
     <t>DELOCK-86037</t>
   </si>
   <si>
     <t>Delock кабел Mini I/O 8-пинов D-образен конектор тип 2 (мъжки) към RJ45 конектор (мъжки), Cat.6, 2 m, жълт</t>
   </si>
   <si>
     <t>DELOCK-81251</t>
   </si>
   <si>
-    <t>HAMA Видео адаптер, USB-C - DisplayPort / HDMI™, Ultra-HD 4K@60hz</t>
-[...16 lines deleted...]
-  <si>
     <t>HAMA Оптичен HDMI кабел, ултра високоскоростен, AOC, сертифициран, 8K, алуминий, 10 м</t>
   </si>
   <si>
     <t>HAMA-202035</t>
   </si>
   <si>
-    <t>Delock Сплитер от mini Dsplay Port 1.2 мъжко към 2 x Display Port  4K женско</t>
-[...8 lines deleted...]
-    <t>DELOCK-87696</t>
+    <t>HAMA Безжичен HDMI адаптер за дисплей, Full HD 1080p, вкл. кабел</t>
+  </si>
+  <si>
+    <t>HAMA-200358</t>
   </si>
   <si>
     <t>4K HDMI Extender (усилвател) ACT AC7801, усилва HDMI сигнал до 40 м по UTP кабел</t>
   </si>
   <si>
     <t>EWENT-ACT-EXT-AC7801</t>
   </si>
   <si>
     <t>Eco PDU Контролер ATEN PE4102G-AT-G, 2x IEC C13, 1 x IEC C14</t>
   </si>
   <si>
     <t>ATEN-PE4102G-AT-G</t>
   </si>
   <si>
     <t>4K HDMI 2.0 KVM  Extender (усилвател), ACT AC7815, усилва сигнал до 70 м по UTP кабел</t>
   </si>
   <si>
     <t>EWENT-ACT-EXT-AC7815</t>
-  </si>
-[...4 lines deleted...]
-    <t>ATEN-VM0808HB-AT-G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2041,61 +1555,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D780"/>
+  <dimension ref="A1:D243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="168.53" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
@@ -2122,611 +1636,611 @@
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>1.68</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>1.68</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C6">
         <v>1.776</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C7">
         <v>1.836</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>1.92</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>1.944</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>2.004</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C11">
         <v>2.028</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C12">
         <v>2.052</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C13">
         <v>2.052</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C14">
         <v>2.052</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15">
         <v>2.052</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16">
         <v>2.136</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>2.148</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>2.22</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>2.256</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>2.268</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>2.4</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22">
         <v>2.412</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23">
         <v>2.424</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C24">
         <v>2.424</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C25">
         <v>2.436</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C26">
         <v>2.448</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C27">
         <v>2.448</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C28">
         <v>2.448</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C29">
         <v>2.448</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>2.46</v>
       </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C31">
         <v>2.46</v>
       </c>
       <c r="D31" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C32">
         <v>2.46</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C33">
         <v>2.46</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B34" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C34">
         <v>2.484</v>
       </c>
       <c r="D34" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C35">
-        <v>2.58</v>
+        <v>2.544</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C36">
-        <v>2.592</v>
+        <v>2.58</v>
       </c>
       <c r="D36" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>78</v>
       </c>
       <c r="B37" t="s">
         <v>79</v>
       </c>
       <c r="C37">
         <v>2.592</v>
       </c>
       <c r="D37" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>80</v>
       </c>
       <c r="B38" t="s">
         <v>81</v>
       </c>
       <c r="C38">
         <v>2.604</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>82</v>
       </c>
       <c r="B39" t="s">
         <v>83</v>
       </c>
       <c r="C39">
         <v>2.664</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>84</v>
       </c>
       <c r="B40" t="s">
         <v>85</v>
       </c>
       <c r="C40">
         <v>2.688</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41" t="s">
         <v>87</v>
       </c>
       <c r="C41">
         <v>2.712</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>89</v>
       </c>
       <c r="C42">
         <v>2.724</v>
       </c>
       <c r="D42" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>90</v>
       </c>
       <c r="B43" t="s">
         <v>91</v>
       </c>
       <c r="C43">
         <v>2.736</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>92</v>
       </c>
       <c r="B44" t="s">
         <v>93</v>
       </c>
       <c r="C44">
         <v>2.736</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>94</v>
       </c>
       <c r="B45" t="s">
         <v>95</v>
       </c>
       <c r="C45">
         <v>2.748</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>96</v>
       </c>
       <c r="B46" t="s">
         <v>97</v>
       </c>
       <c r="C46">
         <v>2.76</v>
       </c>
       <c r="D46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>98</v>
       </c>
       <c r="B47" t="s">
         <v>99</v>
       </c>
       <c r="C47">
         <v>2.76</v>
@@ -2752,163 +2266,163 @@
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>103</v>
       </c>
       <c r="C49">
         <v>2.76</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50">
         <v>2.808</v>
       </c>
       <c r="D50" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51">
         <v>2.832</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>108</v>
       </c>
       <c r="B52" t="s">
         <v>109</v>
       </c>
       <c r="C52">
         <v>2.856</v>
       </c>
       <c r="D52" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53">
         <v>2.868</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54">
         <v>2.868</v>
       </c>
       <c r="D54" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55">
         <v>2.904</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>116</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56">
         <v>2.916</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>118</v>
       </c>
       <c r="B57" t="s">
         <v>119</v>
       </c>
       <c r="C57">
         <v>2.964</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>120</v>
       </c>
       <c r="B58" t="s">
         <v>121</v>
       </c>
       <c r="C58">
         <v>2.964</v>
       </c>
       <c r="D58" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>122</v>
       </c>
       <c r="B59" t="s">
         <v>123</v>
       </c>
       <c r="C59">
         <v>2.964</v>
       </c>
       <c r="D59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>124</v>
       </c>
       <c r="B60" t="s">
         <v>125</v>
       </c>
       <c r="C60">
         <v>2.964</v>
@@ -2948,65 +2462,65 @@
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>130</v>
       </c>
       <c r="B63" t="s">
         <v>131</v>
       </c>
       <c r="C63">
         <v>3.036</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>132</v>
       </c>
       <c r="B64" t="s">
         <v>133</v>
       </c>
       <c r="C64">
         <v>3.036</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>134</v>
       </c>
       <c r="B65" t="s">
         <v>135</v>
       </c>
       <c r="C65">
         <v>3.048</v>
       </c>
       <c r="D65" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>136</v>
       </c>
       <c r="B66" t="s">
         <v>137</v>
       </c>
       <c r="C66">
         <v>3.072</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>138</v>
       </c>
       <c r="B67" t="s">
         <v>139</v>
       </c>
       <c r="C67">
         <v>3.072</v>
@@ -3018,219 +2532,219 @@
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>140</v>
       </c>
       <c r="B68" t="s">
         <v>141</v>
       </c>
       <c r="C68">
         <v>3.084</v>
       </c>
       <c r="D68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>142</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69">
         <v>3.12</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>144</v>
       </c>
       <c r="B70" t="s">
         <v>145</v>
       </c>
       <c r="C70">
         <v>3.156</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>146</v>
       </c>
       <c r="B71" t="s">
         <v>147</v>
       </c>
       <c r="C71">
         <v>3.168</v>
       </c>
       <c r="D71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>148</v>
       </c>
       <c r="B72" t="s">
         <v>149</v>
       </c>
       <c r="C72">
         <v>3.18</v>
       </c>
       <c r="D72" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>150</v>
       </c>
       <c r="B73" t="s">
         <v>151</v>
       </c>
       <c r="C73">
         <v>3.192</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>152</v>
       </c>
       <c r="B74" t="s">
         <v>153</v>
       </c>
       <c r="C74">
         <v>3.216</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>154</v>
       </c>
       <c r="B75" t="s">
         <v>155</v>
       </c>
       <c r="C75">
         <v>3.228</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>156</v>
       </c>
       <c r="B76" t="s">
         <v>157</v>
       </c>
       <c r="C76">
         <v>3.252</v>
       </c>
       <c r="D76" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>158</v>
       </c>
       <c r="B77" t="s">
         <v>159</v>
       </c>
       <c r="C77">
-        <v>3.264</v>
+        <v>3.324</v>
       </c>
       <c r="D77" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>160</v>
       </c>
       <c r="B78" t="s">
         <v>161</v>
       </c>
       <c r="C78">
         <v>3.336</v>
       </c>
       <c r="D78" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>162</v>
       </c>
       <c r="B79" t="s">
         <v>163</v>
       </c>
       <c r="C79">
         <v>3.336</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>164</v>
       </c>
       <c r="B80" t="s">
         <v>165</v>
       </c>
       <c r="C80">
         <v>3.372</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>166</v>
       </c>
       <c r="B81" t="s">
         <v>167</v>
       </c>
       <c r="C81">
         <v>3.372</v>
       </c>
       <c r="D81" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>168</v>
       </c>
       <c r="B82" t="s">
         <v>169</v>
       </c>
       <c r="C82">
         <v>3.372</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>170</v>
       </c>
       <c r="B83" t="s">
         <v>171</v>
       </c>
       <c r="C83">
         <v>3.372</v>
@@ -3323,9690 +2837,2172 @@
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>184</v>
       </c>
       <c r="B90" t="s">
         <v>185</v>
       </c>
       <c r="C90">
         <v>3.456</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>186</v>
       </c>
       <c r="B91" t="s">
         <v>187</v>
       </c>
       <c r="C91">
-        <v>3.48</v>
+        <v>3.456</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>188</v>
       </c>
       <c r="B92" t="s">
         <v>189</v>
       </c>
       <c r="C92">
         <v>3.48</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>190</v>
       </c>
       <c r="B93" t="s">
         <v>191</v>
       </c>
       <c r="C93">
-        <v>3.492</v>
+        <v>3.48</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>192</v>
       </c>
       <c r="B94" t="s">
         <v>193</v>
       </c>
       <c r="C94">
         <v>3.492</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>194</v>
       </c>
       <c r="B95" t="s">
         <v>195</v>
       </c>
       <c r="C95">
         <v>3.492</v>
       </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>196</v>
       </c>
       <c r="B96" t="s">
         <v>197</v>
       </c>
       <c r="C96">
         <v>3.492</v>
       </c>
       <c r="D96" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>198</v>
       </c>
       <c r="B97" t="s">
         <v>199</v>
       </c>
       <c r="C97">
-        <v>3.528</v>
+        <v>3.492</v>
       </c>
       <c r="D97" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>200</v>
       </c>
       <c r="B98" t="s">
         <v>201</v>
       </c>
       <c r="C98">
         <v>3.528</v>
       </c>
       <c r="D98" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>202</v>
       </c>
       <c r="B99" t="s">
         <v>203</v>
       </c>
       <c r="C99">
         <v>3.528</v>
       </c>
       <c r="D99" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>204</v>
       </c>
       <c r="B100" t="s">
         <v>205</v>
       </c>
       <c r="C100">
-        <v>3.552</v>
+        <v>3.564</v>
       </c>
       <c r="D100" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>206</v>
       </c>
       <c r="B101" t="s">
         <v>207</v>
       </c>
       <c r="C101">
         <v>3.564</v>
       </c>
       <c r="D101" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B102" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C102">
-        <v>1.68</v>
+        <v>1.836</v>
       </c>
       <c r="D102" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="B103" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C103">
-        <v>1.68</v>
+        <v>1.944</v>
       </c>
       <c r="D103" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B104" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="C104">
-        <v>1.776</v>
+        <v>2.268</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="B105" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="C105">
-        <v>1.836</v>
+        <v>2.4</v>
       </c>
       <c r="D105" t="s">
-        <v>6</v>
+        <v>47</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="B106" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="C106">
-        <v>1.92</v>
+        <v>2.424</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="B107" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="C107">
-        <v>1.944</v>
+        <v>2.424</v>
       </c>
       <c r="D107" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="B108" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="C108">
-        <v>2.004</v>
+        <v>2.46</v>
       </c>
       <c r="D108" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="B109" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="C109">
-        <v>2.052</v>
+        <v>2.604</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="B110" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="C110">
-        <v>2.052</v>
+        <v>2.664</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="B111" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="C111">
-        <v>2.052</v>
+        <v>2.724</v>
       </c>
       <c r="D111" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="B112" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="C112">
-        <v>2.052</v>
+        <v>2.736</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="B113" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="C113">
-        <v>2.22</v>
+        <v>2.868</v>
       </c>
       <c r="D113" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="B114" t="s">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="C114">
-        <v>2.268</v>
+        <v>2.868</v>
       </c>
       <c r="D114" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="B115" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="C115">
-        <v>2.4</v>
+        <v>3.036</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="B116" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="C116">
-        <v>2.412</v>
+        <v>3.036</v>
       </c>
       <c r="D116" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>49</v>
+        <v>138</v>
       </c>
       <c r="B117" t="s">
-        <v>50</v>
+        <v>139</v>
       </c>
       <c r="C117">
-        <v>2.424</v>
+        <v>3.072</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
       <c r="B118" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="C118">
-        <v>2.424</v>
+        <v>3.12</v>
       </c>
       <c r="D118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="B119" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="C119">
-        <v>2.436</v>
+        <v>3.228</v>
       </c>
       <c r="D119" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>55</v>
+        <v>170</v>
       </c>
       <c r="B120" t="s">
-        <v>56</v>
+        <v>171</v>
       </c>
       <c r="C120">
-        <v>2.448</v>
+        <v>3.372</v>
       </c>
       <c r="D120" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="B121" t="s">
-        <v>58</v>
+        <v>185</v>
       </c>
       <c r="C121">
-        <v>2.448</v>
+        <v>3.456</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>59</v>
+        <v>186</v>
       </c>
       <c r="B122" t="s">
-        <v>60</v>
+        <v>187</v>
       </c>
       <c r="C122">
-        <v>2.448</v>
+        <v>3.456</v>
       </c>
       <c r="D122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>61</v>
+        <v>202</v>
       </c>
       <c r="B123" t="s">
-        <v>62</v>
+        <v>203</v>
       </c>
       <c r="C123">
-        <v>2.448</v>
+        <v>3.528</v>
       </c>
       <c r="D123" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>65</v>
+        <v>208</v>
       </c>
       <c r="B124" t="s">
-        <v>66</v>
+        <v>209</v>
       </c>
       <c r="C124">
-        <v>2.46</v>
+        <v>3.624</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>67</v>
+        <v>210</v>
       </c>
       <c r="B125" t="s">
-        <v>68</v>
+        <v>211</v>
       </c>
       <c r="C125">
-        <v>2.46</v>
+        <v>3.684</v>
       </c>
       <c r="D125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>69</v>
+        <v>212</v>
       </c>
       <c r="B126" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
       <c r="C126">
-        <v>2.46</v>
+        <v>3.732</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>71</v>
+        <v>214</v>
       </c>
       <c r="B127" t="s">
-        <v>72</v>
+        <v>215</v>
       </c>
       <c r="C127">
-        <v>2.484</v>
+        <v>3.804</v>
       </c>
       <c r="D127" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>73</v>
+        <v>216</v>
       </c>
       <c r="B128" t="s">
-        <v>74</v>
+        <v>217</v>
       </c>
       <c r="C128">
-        <v>2.58</v>
+        <v>3.912</v>
       </c>
       <c r="D128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>78</v>
+        <v>218</v>
       </c>
       <c r="B129" t="s">
-        <v>79</v>
+        <v>219</v>
       </c>
       <c r="C129">
-        <v>2.592</v>
+        <v>3.984</v>
       </c>
       <c r="D129" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>80</v>
+        <v>220</v>
       </c>
       <c r="B130" t="s">
-        <v>81</v>
+        <v>221</v>
       </c>
       <c r="C130">
-        <v>2.604</v>
+        <v>4.02</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>82</v>
+        <v>222</v>
       </c>
       <c r="B131" t="s">
-        <v>83</v>
+        <v>223</v>
       </c>
       <c r="C131">
-        <v>2.664</v>
+        <v>4.032</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>86</v>
+        <v>224</v>
       </c>
       <c r="B132" t="s">
-        <v>87</v>
+        <v>225</v>
       </c>
       <c r="C132">
-        <v>2.712</v>
+        <v>4.08</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>88</v>
+        <v>226</v>
       </c>
       <c r="B133" t="s">
-        <v>89</v>
+        <v>227</v>
       </c>
       <c r="C133">
-        <v>2.724</v>
+        <v>4.08</v>
       </c>
       <c r="D133" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>90</v>
+        <v>228</v>
       </c>
       <c r="B134" t="s">
-        <v>91</v>
+        <v>229</v>
       </c>
       <c r="C134">
-        <v>2.736</v>
+        <v>4.092</v>
       </c>
       <c r="D134" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>92</v>
+        <v>230</v>
       </c>
       <c r="B135" t="s">
-        <v>93</v>
+        <v>231</v>
       </c>
       <c r="C135">
-        <v>2.736</v>
+        <v>4.164</v>
       </c>
       <c r="D135" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>94</v>
+        <v>232</v>
       </c>
       <c r="B136" t="s">
-        <v>95</v>
+        <v>233</v>
       </c>
       <c r="C136">
-        <v>2.748</v>
+        <v>4.188</v>
       </c>
       <c r="D136" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>98</v>
+        <v>234</v>
       </c>
       <c r="B137" t="s">
-        <v>99</v>
+        <v>235</v>
       </c>
       <c r="C137">
-        <v>2.76</v>
+        <v>4.332</v>
       </c>
       <c r="D137" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>100</v>
+        <v>236</v>
       </c>
       <c r="B138" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="C138">
-        <v>2.76</v>
+        <v>4.428</v>
       </c>
       <c r="D138" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>102</v>
+        <v>238</v>
       </c>
       <c r="B139" t="s">
-        <v>103</v>
+        <v>239</v>
       </c>
       <c r="C139">
-        <v>2.76</v>
+        <v>4.464</v>
       </c>
       <c r="D139" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>104</v>
+        <v>240</v>
       </c>
       <c r="B140" t="s">
-        <v>105</v>
+        <v>241</v>
       </c>
       <c r="C140">
-        <v>2.808</v>
+        <v>4.656</v>
       </c>
       <c r="D140" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>108</v>
+        <v>242</v>
       </c>
       <c r="B141" t="s">
-        <v>109</v>
+        <v>243</v>
       </c>
       <c r="C141">
-        <v>2.856</v>
+        <v>4.704</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>110</v>
+        <v>244</v>
       </c>
       <c r="B142" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="C142">
-        <v>2.868</v>
+        <v>4.788</v>
       </c>
       <c r="D142" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>112</v>
+        <v>246</v>
       </c>
       <c r="B143" t="s">
-        <v>113</v>
+        <v>247</v>
       </c>
       <c r="C143">
-        <v>2.868</v>
+        <v>4.8</v>
       </c>
       <c r="D143" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>114</v>
+        <v>248</v>
       </c>
       <c r="B144" t="s">
-        <v>115</v>
+        <v>249</v>
       </c>
       <c r="C144">
-        <v>2.904</v>
+        <v>4.896</v>
       </c>
       <c r="D144" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>116</v>
+        <v>250</v>
       </c>
       <c r="B145" t="s">
-        <v>117</v>
+        <v>251</v>
       </c>
       <c r="C145">
-        <v>2.916</v>
+        <v>4.932</v>
       </c>
       <c r="D145" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>118</v>
+        <v>252</v>
       </c>
       <c r="B146" t="s">
-        <v>119</v>
+        <v>253</v>
       </c>
       <c r="C146">
-        <v>2.964</v>
+        <v>4.992</v>
       </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>120</v>
+        <v>254</v>
       </c>
       <c r="B147" t="s">
-        <v>121</v>
+        <v>255</v>
       </c>
       <c r="C147">
-        <v>2.964</v>
+        <v>5.028</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>122</v>
+        <v>256</v>
       </c>
       <c r="B148" t="s">
-        <v>123</v>
+        <v>257</v>
       </c>
       <c r="C148">
-        <v>2.964</v>
+        <v>5.028</v>
       </c>
       <c r="D148" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>124</v>
+        <v>258</v>
       </c>
       <c r="B149" t="s">
-        <v>125</v>
+        <v>259</v>
       </c>
       <c r="C149">
-        <v>2.964</v>
+        <v>5.1</v>
       </c>
       <c r="D149" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>128</v>
+        <v>260</v>
       </c>
       <c r="B150" t="s">
-        <v>129</v>
+        <v>261</v>
       </c>
       <c r="C150">
-        <v>3.036</v>
+        <v>5.364</v>
       </c>
       <c r="D150" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>130</v>
+        <v>262</v>
       </c>
       <c r="B151" t="s">
-        <v>131</v>
+        <v>263</v>
       </c>
       <c r="C151">
-        <v>3.036</v>
+        <v>5.376</v>
       </c>
       <c r="D151" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>132</v>
+        <v>264</v>
       </c>
       <c r="B152" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="C152">
-        <v>3.036</v>
+        <v>5.484</v>
       </c>
       <c r="D152" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>134</v>
+        <v>266</v>
       </c>
       <c r="B153" t="s">
-        <v>135</v>
+        <v>267</v>
       </c>
       <c r="C153">
-        <v>3.048</v>
+        <v>5.52</v>
       </c>
       <c r="D153" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>136</v>
+        <v>268</v>
       </c>
       <c r="B154" t="s">
-        <v>137</v>
+        <v>269</v>
       </c>
       <c r="C154">
-        <v>3.072</v>
+        <v>5.52</v>
       </c>
       <c r="D154" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>138</v>
+        <v>270</v>
       </c>
       <c r="B155" t="s">
-        <v>139</v>
+        <v>271</v>
       </c>
       <c r="C155">
-        <v>3.072</v>
+        <v>5.52</v>
       </c>
       <c r="D155" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>140</v>
+        <v>272</v>
       </c>
       <c r="B156" t="s">
-        <v>141</v>
+        <v>273</v>
       </c>
       <c r="C156">
-        <v>3.084</v>
+        <v>5.544</v>
       </c>
       <c r="D156" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="B157" t="s">
-        <v>143</v>
+        <v>275</v>
       </c>
       <c r="C157">
-        <v>3.12</v>
+        <v>5.736</v>
       </c>
       <c r="D157" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>144</v>
+        <v>276</v>
       </c>
       <c r="B158" t="s">
-        <v>145</v>
+        <v>277</v>
       </c>
       <c r="C158">
-        <v>3.156</v>
+        <v>5.832</v>
       </c>
       <c r="D158" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>148</v>
+        <v>278</v>
       </c>
       <c r="B159" t="s">
-        <v>149</v>
+        <v>279</v>
       </c>
       <c r="C159">
-        <v>3.18</v>
+        <v>5.844</v>
       </c>
       <c r="D159" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>150</v>
+        <v>280</v>
       </c>
       <c r="B160" t="s">
-        <v>151</v>
+        <v>281</v>
       </c>
       <c r="C160">
-        <v>3.192</v>
+        <v>5.88</v>
       </c>
       <c r="D160" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>152</v>
+        <v>282</v>
       </c>
       <c r="B161" t="s">
-        <v>153</v>
+        <v>283</v>
       </c>
       <c r="C161">
-        <v>3.216</v>
+        <v>5.964</v>
       </c>
       <c r="D161" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>154</v>
+        <v>284</v>
       </c>
       <c r="B162" t="s">
-        <v>155</v>
+        <v>285</v>
       </c>
       <c r="C162">
-        <v>3.228</v>
+        <v>6.0</v>
       </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>156</v>
+        <v>286</v>
       </c>
       <c r="B163" t="s">
-        <v>157</v>
+        <v>287</v>
       </c>
       <c r="C163">
-        <v>3.252</v>
+        <v>6.036</v>
       </c>
       <c r="D163" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>160</v>
+        <v>288</v>
       </c>
       <c r="B164" t="s">
-        <v>161</v>
+        <v>289</v>
       </c>
       <c r="C164">
-        <v>3.336</v>
+        <v>6.132</v>
       </c>
       <c r="D164" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>162</v>
+        <v>290</v>
       </c>
       <c r="B165" t="s">
-        <v>163</v>
+        <v>291</v>
       </c>
       <c r="C165">
-        <v>3.336</v>
+        <v>6.168</v>
       </c>
       <c r="D165" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>166</v>
+        <v>292</v>
       </c>
       <c r="B166" t="s">
-        <v>167</v>
+        <v>293</v>
       </c>
       <c r="C166">
-        <v>3.372</v>
+        <v>6.204</v>
       </c>
       <c r="D166" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>168</v>
+        <v>294</v>
       </c>
       <c r="B167" t="s">
-        <v>169</v>
+        <v>295</v>
       </c>
       <c r="C167">
-        <v>3.372</v>
+        <v>6.24</v>
       </c>
       <c r="D167" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>170</v>
+        <v>296</v>
       </c>
       <c r="B168" t="s">
-        <v>171</v>
+        <v>297</v>
       </c>
       <c r="C168">
-        <v>3.372</v>
+        <v>6.444</v>
       </c>
       <c r="D168" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>172</v>
+        <v>298</v>
       </c>
       <c r="B169" t="s">
-        <v>173</v>
+        <v>299</v>
       </c>
       <c r="C169">
-        <v>3.384</v>
+        <v>6.612</v>
       </c>
       <c r="D169" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>174</v>
+        <v>300</v>
       </c>
       <c r="B170" t="s">
-        <v>175</v>
+        <v>301</v>
       </c>
       <c r="C170">
-        <v>3.384</v>
+        <v>6.792</v>
       </c>
       <c r="D170" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>178</v>
+        <v>302</v>
       </c>
       <c r="B171" t="s">
-        <v>179</v>
+        <v>303</v>
       </c>
       <c r="C171">
-        <v>3.432</v>
+        <v>6.984</v>
       </c>
       <c r="D171" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>180</v>
+        <v>304</v>
       </c>
       <c r="B172" t="s">
-        <v>181</v>
+        <v>305</v>
       </c>
       <c r="C172">
-        <v>3.444</v>
+        <v>7.308</v>
       </c>
       <c r="D172" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>182</v>
+        <v>306</v>
       </c>
       <c r="B173" t="s">
-        <v>183</v>
+        <v>307</v>
       </c>
       <c r="C173">
-        <v>3.456</v>
+        <v>7.368</v>
       </c>
       <c r="D173" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="B174" t="s">
-        <v>185</v>
+        <v>309</v>
       </c>
       <c r="C174">
-        <v>3.456</v>
+        <v>7.752</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>190</v>
+        <v>310</v>
       </c>
       <c r="B175" t="s">
-        <v>191</v>
+        <v>311</v>
       </c>
       <c r="C175">
-        <v>3.492</v>
+        <v>7.872</v>
       </c>
       <c r="D175" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>192</v>
+        <v>312</v>
       </c>
       <c r="B176" t="s">
-        <v>193</v>
+        <v>313</v>
       </c>
       <c r="C176">
-        <v>3.492</v>
+        <v>7.884</v>
       </c>
       <c r="D176" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>194</v>
+        <v>314</v>
       </c>
       <c r="B177" t="s">
-        <v>195</v>
+        <v>315</v>
       </c>
       <c r="C177">
-        <v>3.492</v>
+        <v>7.92</v>
       </c>
       <c r="D177" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>196</v>
+        <v>316</v>
       </c>
       <c r="B178" t="s">
-        <v>197</v>
+        <v>317</v>
       </c>
       <c r="C178">
-        <v>3.492</v>
+        <v>8.244</v>
       </c>
       <c r="D178" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>200</v>
+        <v>318</v>
       </c>
       <c r="B179" t="s">
-        <v>201</v>
+        <v>319</v>
       </c>
       <c r="C179">
-        <v>3.528</v>
+        <v>8.34</v>
       </c>
       <c r="D179" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>202</v>
+        <v>320</v>
       </c>
       <c r="B180" t="s">
-        <v>203</v>
+        <v>321</v>
       </c>
       <c r="C180">
-        <v>3.528</v>
+        <v>8.352</v>
       </c>
       <c r="D180" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>204</v>
+        <v>322</v>
       </c>
       <c r="B181" t="s">
-        <v>205</v>
+        <v>323</v>
       </c>
       <c r="C181">
-        <v>3.552</v>
+        <v>8.424</v>
       </c>
       <c r="D181" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>208</v>
+        <v>324</v>
       </c>
       <c r="B182" t="s">
-        <v>209</v>
+        <v>325</v>
       </c>
       <c r="C182">
-        <v>3.564</v>
+        <v>8.424</v>
       </c>
       <c r="D182" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>210</v>
+        <v>326</v>
       </c>
       <c r="B183" t="s">
-        <v>211</v>
+        <v>327</v>
       </c>
       <c r="C183">
-        <v>3.624</v>
+        <v>8.484</v>
       </c>
       <c r="D183" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>212</v>
+        <v>328</v>
       </c>
       <c r="B184" t="s">
-        <v>213</v>
+        <v>329</v>
       </c>
       <c r="C184">
-        <v>3.66</v>
+        <v>8.52</v>
       </c>
       <c r="D184" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>214</v>
+        <v>330</v>
       </c>
       <c r="B185" t="s">
-        <v>215</v>
+        <v>331</v>
       </c>
       <c r="C185">
-        <v>3.684</v>
+        <v>8.52</v>
       </c>
       <c r="D185" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>216</v>
+        <v>332</v>
       </c>
       <c r="B186" t="s">
-        <v>217</v>
+        <v>333</v>
       </c>
       <c r="C186">
-        <v>3.684</v>
+        <v>8.712</v>
       </c>
       <c r="D186" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>218</v>
+        <v>334</v>
       </c>
       <c r="B187" t="s">
-        <v>219</v>
+        <v>335</v>
       </c>
       <c r="C187">
-        <v>3.684</v>
+        <v>8.724</v>
       </c>
       <c r="D187" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>220</v>
+        <v>336</v>
       </c>
       <c r="B188" t="s">
-        <v>221</v>
+        <v>337</v>
       </c>
       <c r="C188">
-        <v>3.684</v>
+        <v>8.904</v>
       </c>
       <c r="D188" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>222</v>
+        <v>338</v>
       </c>
       <c r="B189" t="s">
-        <v>223</v>
+        <v>339</v>
       </c>
       <c r="C189">
-        <v>3.696</v>
+        <v>8.916</v>
       </c>
       <c r="D189" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>224</v>
+        <v>340</v>
       </c>
       <c r="B190" t="s">
-        <v>225</v>
+        <v>341</v>
       </c>
       <c r="C190">
-        <v>3.72</v>
+        <v>9.0</v>
       </c>
       <c r="D190" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>226</v>
+        <v>342</v>
       </c>
       <c r="B191" t="s">
-        <v>227</v>
+        <v>343</v>
       </c>
       <c r="C191">
-        <v>3.732</v>
+        <v>9.072</v>
       </c>
       <c r="D191" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>228</v>
+        <v>344</v>
       </c>
       <c r="B192" t="s">
-        <v>229</v>
+        <v>345</v>
       </c>
       <c r="C192">
-        <v>3.768</v>
+        <v>9.192</v>
       </c>
       <c r="D192" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>230</v>
+        <v>346</v>
       </c>
       <c r="B193" t="s">
-        <v>231</v>
+        <v>347</v>
       </c>
       <c r="C193">
-        <v>3.768</v>
+        <v>9.252</v>
       </c>
       <c r="D193" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>232</v>
+        <v>348</v>
       </c>
       <c r="B194" t="s">
-        <v>233</v>
+        <v>349</v>
       </c>
       <c r="C194">
-        <v>3.78</v>
+        <v>9.276</v>
       </c>
       <c r="D194" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>234</v>
+        <v>350</v>
       </c>
       <c r="B195" t="s">
-        <v>235</v>
+        <v>351</v>
       </c>
       <c r="C195">
-        <v>3.78</v>
+        <v>9.312</v>
       </c>
       <c r="D195" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>236</v>
+        <v>352</v>
       </c>
       <c r="B196" t="s">
-        <v>237</v>
+        <v>353</v>
       </c>
       <c r="C196">
-        <v>3.792</v>
+        <v>9.732</v>
       </c>
       <c r="D196" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>238</v>
+        <v>354</v>
       </c>
       <c r="B197" t="s">
-        <v>239</v>
+        <v>355</v>
       </c>
       <c r="C197">
-        <v>3.804</v>
+        <v>10.116</v>
       </c>
       <c r="D197" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>240</v>
+        <v>356</v>
       </c>
       <c r="B198" t="s">
-        <v>241</v>
+        <v>357</v>
       </c>
       <c r="C198">
-        <v>3.804</v>
+        <v>10.14</v>
       </c>
       <c r="D198" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>242</v>
+        <v>358</v>
       </c>
       <c r="B199" t="s">
-        <v>243</v>
+        <v>359</v>
       </c>
       <c r="C199">
-        <v>3.816</v>
+        <v>10.236</v>
       </c>
       <c r="D199" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>244</v>
+        <v>360</v>
       </c>
       <c r="B200" t="s">
-        <v>245</v>
+        <v>361</v>
       </c>
       <c r="C200">
-        <v>3.888</v>
+        <v>10.5</v>
       </c>
       <c r="D200" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>246</v>
+        <v>362</v>
       </c>
       <c r="B201" t="s">
-        <v>247</v>
+        <v>363</v>
       </c>
       <c r="C201">
-        <v>3.912</v>
+        <v>10.752</v>
       </c>
       <c r="D201" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>9</v>
+        <v>202</v>
       </c>
       <c r="B202" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="C202">
-        <v>1.68</v>
+        <v>3.528</v>
       </c>
       <c r="D202" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>11</v>
+        <v>216</v>
       </c>
       <c r="B203" t="s">
-        <v>12</v>
+        <v>217</v>
       </c>
       <c r="C203">
-        <v>1.68</v>
+        <v>3.912</v>
       </c>
       <c r="D203" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="B204" t="s">
+        <v>235</v>
+      </c>
+      <c r="C204">
+        <v>4.332</v>
+      </c>
+      <c r="D204" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>20</v>
+        <v>238</v>
       </c>
       <c r="B205" t="s">
-        <v>21</v>
+        <v>239</v>
       </c>
       <c r="C205">
-        <v>1.944</v>
+        <v>4.464</v>
       </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>22</v>
+        <v>242</v>
       </c>
       <c r="B206" t="s">
-        <v>23</v>
+        <v>243</v>
       </c>
       <c r="C206">
-        <v>2.004</v>
+        <v>4.704</v>
       </c>
       <c r="D206" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>26</v>
+        <v>252</v>
       </c>
       <c r="B207" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="C207">
-        <v>2.052</v>
+        <v>4.992</v>
       </c>
       <c r="D207" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>28</v>
+        <v>256</v>
       </c>
       <c r="B208" t="s">
-        <v>29</v>
+        <v>257</v>
       </c>
       <c r="C208">
-        <v>2.052</v>
+        <v>5.028</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>30</v>
+        <v>258</v>
       </c>
       <c r="B209" t="s">
-        <v>31</v>
+        <v>259</v>
       </c>
       <c r="C209">
-        <v>2.052</v>
+        <v>5.1</v>
       </c>
       <c r="D209" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>32</v>
+        <v>260</v>
       </c>
       <c r="B210" t="s">
-        <v>33</v>
+        <v>261</v>
       </c>
       <c r="C210">
-        <v>2.052</v>
+        <v>5.364</v>
       </c>
       <c r="D210" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>39</v>
+        <v>264</v>
       </c>
       <c r="B211" t="s">
-        <v>40</v>
+        <v>265</v>
       </c>
       <c r="C211">
-        <v>2.22</v>
+        <v>5.484</v>
       </c>
       <c r="D211" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="B212" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="C212">
-        <v>2.268</v>
+        <v>5.844</v>
       </c>
       <c r="D212" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>45</v>
+        <v>288</v>
       </c>
       <c r="B213" t="s">
-        <v>46</v>
+        <v>289</v>
       </c>
       <c r="C213">
-        <v>2.4</v>
+        <v>6.132</v>
       </c>
       <c r="D213" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>47</v>
+        <v>290</v>
       </c>
       <c r="B214" t="s">
-        <v>48</v>
+        <v>291</v>
       </c>
       <c r="C214">
-        <v>2.412</v>
+        <v>6.168</v>
       </c>
       <c r="D214" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>49</v>
+        <v>292</v>
       </c>
       <c r="B215" t="s">
-        <v>50</v>
+        <v>293</v>
       </c>
       <c r="C215">
-        <v>2.424</v>
+        <v>6.204</v>
       </c>
       <c r="D215" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>51</v>
+        <v>302</v>
       </c>
       <c r="B216" t="s">
-        <v>52</v>
+        <v>303</v>
       </c>
       <c r="C216">
-        <v>2.424</v>
+        <v>6.984</v>
       </c>
       <c r="D216" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>55</v>
+        <v>312</v>
       </c>
       <c r="B217" t="s">
-        <v>56</v>
+        <v>313</v>
       </c>
       <c r="C217">
-        <v>2.448</v>
+        <v>7.884</v>
       </c>
       <c r="D217" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>57</v>
+        <v>316</v>
       </c>
       <c r="B218" t="s">
-        <v>58</v>
+        <v>317</v>
       </c>
       <c r="C218">
-        <v>2.448</v>
+        <v>8.244</v>
       </c>
       <c r="D218" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>59</v>
+        <v>320</v>
       </c>
       <c r="B219" t="s">
-        <v>60</v>
+        <v>321</v>
       </c>
       <c r="C219">
-        <v>2.448</v>
+        <v>8.352</v>
       </c>
       <c r="D219" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>61</v>
+        <v>326</v>
       </c>
       <c r="B220" t="s">
-        <v>62</v>
+        <v>327</v>
       </c>
       <c r="C220">
-        <v>2.448</v>
+        <v>8.484</v>
       </c>
       <c r="D220" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>65</v>
+        <v>330</v>
       </c>
       <c r="B221" t="s">
-        <v>66</v>
+        <v>331</v>
       </c>
       <c r="C221">
-        <v>2.46</v>
+        <v>8.52</v>
       </c>
       <c r="D221" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>67</v>
+        <v>334</v>
       </c>
       <c r="B222" t="s">
-        <v>68</v>
+        <v>335</v>
       </c>
       <c r="C222">
-        <v>2.46</v>
+        <v>8.724</v>
       </c>
       <c r="D222" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>69</v>
+        <v>346</v>
       </c>
       <c r="B223" t="s">
-        <v>70</v>
+        <v>347</v>
       </c>
       <c r="C223">
-        <v>2.46</v>
+        <v>9.252</v>
       </c>
       <c r="D223" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>71</v>
+        <v>348</v>
       </c>
       <c r="B224" t="s">
-        <v>72</v>
+        <v>349</v>
       </c>
       <c r="C224">
-        <v>2.484</v>
+        <v>9.276</v>
       </c>
       <c r="D224" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>73</v>
+        <v>352</v>
       </c>
       <c r="B225" t="s">
-        <v>74</v>
+        <v>353</v>
       </c>
       <c r="C225">
-        <v>2.58</v>
+        <v>9.732</v>
       </c>
       <c r="D225" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>78</v>
+        <v>364</v>
       </c>
       <c r="B226" t="s">
-        <v>79</v>
+        <v>365</v>
       </c>
       <c r="C226">
-        <v>2.592</v>
+        <v>11.736</v>
       </c>
       <c r="D226" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>80</v>
+        <v>366</v>
       </c>
       <c r="B227" t="s">
-        <v>81</v>
+        <v>367</v>
       </c>
       <c r="C227">
-        <v>2.604</v>
+        <v>11.808</v>
       </c>
       <c r="D227" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>82</v>
+        <v>368</v>
       </c>
       <c r="B228" t="s">
-        <v>83</v>
+        <v>369</v>
       </c>
       <c r="C228">
-        <v>2.664</v>
+        <v>11.808</v>
       </c>
       <c r="D228" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>86</v>
+        <v>370</v>
       </c>
       <c r="B229" t="s">
-        <v>87</v>
+        <v>371</v>
       </c>
       <c r="C229">
-        <v>2.712</v>
+        <v>11.844</v>
       </c>
       <c r="D229" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>88</v>
+        <v>372</v>
       </c>
       <c r="B230" t="s">
-        <v>89</v>
+        <v>373</v>
       </c>
       <c r="C230">
-        <v>2.724</v>
+        <v>13.368</v>
       </c>
       <c r="D230" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>90</v>
+        <v>374</v>
       </c>
       <c r="B231" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="C231">
-        <v>2.736</v>
+        <v>14.196</v>
       </c>
       <c r="D231" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>92</v>
+        <v>376</v>
       </c>
       <c r="B232" t="s">
-        <v>93</v>
+        <v>377</v>
       </c>
       <c r="C232">
-        <v>2.736</v>
+        <v>19.26</v>
       </c>
       <c r="D232" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>94</v>
+        <v>378</v>
       </c>
       <c r="B233" t="s">
-        <v>95</v>
+        <v>379</v>
       </c>
       <c r="C233">
-        <v>2.748</v>
+        <v>20.856</v>
       </c>
       <c r="D233" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>100</v>
+        <v>380</v>
       </c>
       <c r="B234" t="s">
-        <v>101</v>
+        <v>381</v>
       </c>
       <c r="C234">
-        <v>2.76</v>
+        <v>22.344</v>
       </c>
       <c r="D234" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>102</v>
+        <v>382</v>
       </c>
       <c r="B235" t="s">
-        <v>103</v>
+        <v>383</v>
       </c>
       <c r="C235">
-        <v>2.76</v>
+        <v>23.676</v>
       </c>
       <c r="D235" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>104</v>
+        <v>384</v>
       </c>
       <c r="B236" t="s">
-        <v>105</v>
+        <v>385</v>
       </c>
       <c r="C236">
-        <v>2.808</v>
+        <v>35.868</v>
       </c>
       <c r="D236" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>108</v>
+        <v>386</v>
       </c>
       <c r="B237" t="s">
-        <v>109</v>
+        <v>387</v>
       </c>
       <c r="C237">
-        <v>2.856</v>
+        <v>36.408</v>
       </c>
       <c r="D237" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>110</v>
+        <v>388</v>
       </c>
       <c r="B238" t="s">
-        <v>111</v>
+        <v>389</v>
       </c>
       <c r="C238">
-        <v>2.868</v>
+        <v>47.484</v>
       </c>
       <c r="D238" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>112</v>
+        <v>390</v>
       </c>
       <c r="B239" t="s">
-        <v>113</v>
+        <v>391</v>
       </c>
       <c r="C239">
-        <v>2.868</v>
+        <v>53.568</v>
       </c>
       <c r="D239" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>114</v>
+        <v>392</v>
       </c>
       <c r="B240" t="s">
-        <v>115</v>
+        <v>393</v>
       </c>
       <c r="C240">
-        <v>2.904</v>
+        <v>88.452</v>
       </c>
       <c r="D240" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>116</v>
+        <v>394</v>
       </c>
       <c r="B241" t="s">
-        <v>117</v>
+        <v>395</v>
       </c>
       <c r="C241">
-        <v>2.916</v>
+        <v>206.256</v>
       </c>
       <c r="D241" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>118</v>
+        <v>396</v>
       </c>
       <c r="B242" t="s">
-        <v>119</v>
+        <v>397</v>
       </c>
       <c r="C242">
-        <v>2.964</v>
+        <v>237.744</v>
       </c>
       <c r="D242" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="243" spans="1:4">
-[...7516 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:D780"/>
+  <autoFilter ref="A1:D243"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>