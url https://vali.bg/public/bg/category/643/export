--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -683,79 +683,79 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>21.48</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>21.48</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>21.48</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>21.48</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>24.54</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>24.54</v>
@@ -795,51 +795,51 @@
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>25.764</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>27.612</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>27.612</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>30.672</v>
@@ -921,51 +921,51 @@
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>39.876</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>39.876</v>
       </c>
       <c r="D24" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>39.876</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>39.876</v>
@@ -991,51 +991,51 @@
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>41.724</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>42.948</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>42.948</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>46.02</v>