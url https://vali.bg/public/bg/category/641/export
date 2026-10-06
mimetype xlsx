--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -49,227 +49,227 @@
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Gold - 250GB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-250G-GOLD</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power PX10 Black, 512GB</t>
   </si>
   <si>
     <t>SLP-SSD-PX10-512GB</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Red - 250GB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-250G-RED</t>
   </si>
   <si>
+    <t>Външен SSD Silicon Power PC60, 512GB</t>
+  </si>
+  <si>
+    <t>SLP-SSD-PSDPC60-512GB</t>
+  </si>
+  <si>
+    <t>наличен</t>
+  </si>
+  <si>
     <t>Външен SSD Silicon Power DS72 Black, 250GB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-250GB</t>
   </si>
   <si>
     <t>Intenso External SSD 500GB Premium blue</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-500GB-BLU</t>
   </si>
   <si>
-    <t>наличен</t>
-[...5 lines deleted...]
-    <t>SLP-SSD-PSDPC60-512GB</t>
+    <t>на път</t>
   </si>
   <si>
     <t>Intenso External SSD 500GB Premium anthracite</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-500GB-A</t>
   </si>
   <si>
     <t>Intenso External SSD 500GB Premium black</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-500GB-BL</t>
   </si>
   <si>
     <t>Intenso External SSD  TX500  500GB</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-TX-500GB</t>
   </si>
   <si>
+    <t>ограничена наличност (до 3 бр.)</t>
+  </si>
+  <si>
     <t>Intenso External SSD  TX800  500GB</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-TX8-500GB</t>
   </si>
   <si>
     <t>Външен SSD ASUS TUF Gaming AS1000 PLUS - 1TB SSD</t>
   </si>
   <si>
     <t>ASUS-SSD-TUF-1TB-PLUS</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power PX10 Black, 1TB</t>
   </si>
   <si>
     <t>SLP-SSD-PX10-1TB</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Gold - 500GB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-500G-GOLD</t>
   </si>
   <si>
-    <t>ограничена наличност (до 3 бр.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Външен SSD Silicon Power DS72 Red - 500GB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-500G-RED</t>
   </si>
   <si>
     <t>Външен SSD SanDisk Extreme , 500GB, USB 3.1 Gen2 Type-C, Черен</t>
   </si>
   <si>
     <t>SD-SSDE61-500GB-G25</t>
   </si>
   <si>
     <t>Преносим SSD диск Sandisk E10 1TB - Черен</t>
   </si>
   <si>
     <t>SD-SSDE10-1T00-G25</t>
   </si>
   <si>
+    <t>Външен SSD Silicon Power DS72 Black, 500GB</t>
+  </si>
+  <si>
+    <t>SLP-SSD-DS72-500GB</t>
+  </si>
+  <si>
+    <t>Intenso External SSD 1TB Premium blue</t>
+  </si>
+  <si>
+    <t>INTENSO-SSD-EXT-1TB-BLU</t>
+  </si>
+  <si>
+    <t>Флаш памет Kingston Dual USB-A/C Portable SSD 512GB - Black/Red</t>
+  </si>
+  <si>
+    <t>KIN-SSD-SPSD-512GB</t>
+  </si>
+  <si>
+    <t>Intenso External SSD  TX500  1TB</t>
+  </si>
+  <si>
+    <t>INTENSO-SSD-EXT-TX-1TB</t>
+  </si>
+  <si>
     <t>Intenso External SSD  TX800  1TB</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-TX800-1TB</t>
   </si>
   <si>
-    <t>Intenso External SSD 1TB Premium blue</t>
-[...22 lines deleted...]
-  <si>
     <t>Intenso External SSD 1TB Premium anthracite</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-1TB-A</t>
   </si>
   <si>
     <t>Intenso External SSD 1TB Premium black</t>
   </si>
   <si>
     <t>INTENSO-SSD-EXT-1TB-BL</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power PX10 Black, 2TB</t>
   </si>
   <si>
     <t>SLP-SSD-PX10-2TB</t>
   </si>
   <si>
+    <t>Външен SSD Kingston XS2000 SSD 500GB</t>
+  </si>
+  <si>
+    <t>KIN-SSD-SXS2000-500G</t>
+  </si>
+  <si>
     <t>Външен SSD Samsung T7 Titan Grey 1000GB</t>
   </si>
   <si>
     <t>SAM-SSD-MU-PC1T0T-WW</t>
   </si>
   <si>
-    <t>Външен SSD Kingston XS2000 SSD 500GB</t>
-[...4 lines deleted...]
-  <si>
     <t>Външен SSD Samsung T7 Indigo Blue, 1000GB</t>
   </si>
   <si>
     <t>SAM-SSD-MU-PC1T0H-WW</t>
   </si>
   <si>
     <t>Външен SSD SanDisk Portable, 1TB, Type-C 3.2 Gen 2, Черен</t>
   </si>
   <si>
     <t>SD-SSDE30-1TB-G26</t>
   </si>
   <si>
     <t>Външен SSD Kingston XS1000R, 1TB</t>
   </si>
   <si>
     <t>KIN-SSD-SXS1000R-1000G</t>
   </si>
   <si>
+    <t>Външен SSD Samsung T7 Shield, 1TB USB-C, Черен</t>
+  </si>
+  <si>
+    <t>SAM-SSD-MU-PE1T0SEU</t>
+  </si>
+  <si>
     <t>Външен SSD Samsung T9 USB 3.2 Gen 2x2, 1TB USB-C, Черен</t>
   </si>
   <si>
     <t>SAM-SSD-MU-PG1T0BEU</t>
   </si>
   <si>
-    <t>на път</t>
-[...7 lines deleted...]
-  <si>
     <t>Флаш памет Kingston Dual USB-A/C Portable SSD 1TB - Black/Red</t>
   </si>
   <si>
     <t>KIN-SSD-SPSD-1TB</t>
   </si>
   <si>
     <t>Външен SSD Kingston XS1000, 1TB</t>
   </si>
   <si>
     <t>KIN-SSD-SXS1000-1000G</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Black, 1TB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-1000GB</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Red - 1TB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-1TB-RED</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Gold - 1TB</t>
@@ -400,60 +400,60 @@
   <si>
     <t>Външен SSD SanDisk Extreme , 2TB, USB 3.1 Gen2 Type-C, Черен</t>
   </si>
   <si>
     <t>SD-SSDE61-2TB-G25</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Red - 2TB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-2TB-RED</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Gold - 2TB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-2TB-GOLD</t>
   </si>
   <si>
     <t>Външен SSD Silicon Power DS72 Black - 2TB</t>
   </si>
   <si>
     <t>SLP-SSD-DS72-2000GB</t>
   </si>
   <si>
-    <t>Външен SSD Kingston XS2000, 4TB, USB 3.2 Gen2 Type-C, Сив</t>
-[...4 lines deleted...]
-  <si>
     <t>SanDisk Външен преносим SSD твърд диск 2TB Extreme PRO USB4, USB3.2, 3800 MB/s read, 3700MB/s write</t>
   </si>
   <si>
     <t>SD-USB-DDDE82-2T00-G25</t>
+  </si>
+  <si>
+    <t>Външен SSD Samsung T5 EVO, 4TB, USB 3.2 Gen 1, Черен</t>
+  </si>
+  <si>
+    <t>SAM-SSD-MU-PH4T0S-EU</t>
   </si>
   <si>
     <t>Външен SSD Samsung T7, 4TB, Titan Grey</t>
   </si>
   <si>
     <t>SAM-SSD-MU-PC4T0T-WW</t>
   </si>
   <si>
     <t>Външен SSD Samsung T9 USB 3.2 Gen 2x2, 4TB USB-C, Черен</t>
   </si>
   <si>
     <t>SAM-SSD-MU-PG4T0BEU</t>
   </si>
   <si>
     <t>Външен SSD Samsung T7 Shield, 4TB USB-C, Черен</t>
   </si>
   <si>
     <t>SAM-SSD-MU-PE4T0SEU</t>
   </si>
   <si>
     <t>Външен SSD SanDisk Extreme , 4TB, USB 3.1 Gen2 Type-C, Черен</t>
   </si>
   <si>
     <t>SD-SSDE61-4TB-G25</t>
   </si>
@@ -877,964 +877,964 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>83.568</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>89.4</v>
+        <v>83.64</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
-        <v>102.456</v>
+        <v>89.4</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
-        <v>104.544</v>
+        <v>102.456</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8">
         <v>105.456</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9">
         <v>105.456</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C10">
         <v>105.456</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11">
         <v>106.08</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>111.972</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13">
-        <v>123.912</v>
+        <v>127.524</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C14">
         <v>129.96</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15">
         <v>129.96</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16">
         <v>136.572</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17">
         <v>147.396</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18">
-        <v>156.996</v>
+        <v>160.548</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19">
         <v>161.004</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20">
         <v>161.22</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21">
         <v>168.156</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22">
-        <v>172.02</v>
+        <v>172.848</v>
       </c>
       <c r="D22" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23">
         <v>182.388</v>
       </c>
       <c r="D23" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C24">
         <v>182.388</v>
       </c>
       <c r="D24" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C25">
         <v>186.0</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C26">
-        <v>198.408</v>
+        <v>198.552</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C27">
-        <v>198.552</v>
+        <v>200.76</v>
       </c>
       <c r="D27" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C28">
         <v>201.576</v>
       </c>
       <c r="D28" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C29">
         <v>213.744</v>
       </c>
       <c r="D29" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C30">
         <v>214.5</v>
       </c>
       <c r="D30" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C31">
-        <v>219.012</v>
+        <v>221.46</v>
       </c>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>68</v>
       </c>
       <c r="B32" t="s">
         <v>69</v>
       </c>
       <c r="C32">
-        <v>221.46</v>
+        <v>223.764</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>70</v>
       </c>
       <c r="B33" t="s">
         <v>71</v>
       </c>
       <c r="C33">
         <v>237.384</v>
       </c>
       <c r="D33" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>72</v>
       </c>
       <c r="B34" t="s">
         <v>73</v>
       </c>
       <c r="C34">
         <v>239.388</v>
       </c>
       <c r="D34" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>75</v>
       </c>
       <c r="C35">
         <v>249.564</v>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36" t="s">
         <v>77</v>
       </c>
       <c r="C36">
         <v>249.564</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>78</v>
       </c>
       <c r="B37" t="s">
         <v>79</v>
       </c>
       <c r="C37">
         <v>260.496</v>
       </c>
       <c r="D37" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>80</v>
       </c>
       <c r="B38" t="s">
         <v>81</v>
       </c>
       <c r="C38">
         <v>267.504</v>
       </c>
       <c r="D38" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>82</v>
       </c>
       <c r="B39" t="s">
         <v>83</v>
       </c>
       <c r="C39">
         <v>280.788</v>
       </c>
       <c r="D39" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>84</v>
       </c>
       <c r="B40" t="s">
         <v>85</v>
       </c>
       <c r="C40">
         <v>293.076</v>
       </c>
       <c r="D40" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41" t="s">
         <v>87</v>
       </c>
       <c r="C41">
         <v>297.516</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>89</v>
       </c>
       <c r="C42">
         <v>304.536</v>
       </c>
       <c r="D42" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>90</v>
       </c>
       <c r="B43" t="s">
         <v>91</v>
       </c>
       <c r="C43">
         <v>304.536</v>
       </c>
       <c r="D43" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>92</v>
       </c>
       <c r="B44" t="s">
         <v>93</v>
       </c>
       <c r="C44">
         <v>307.728</v>
       </c>
       <c r="D44" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>94</v>
       </c>
       <c r="B45" t="s">
         <v>95</v>
       </c>
       <c r="C45">
         <v>309.312</v>
       </c>
       <c r="D45" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>96</v>
       </c>
       <c r="B46" t="s">
         <v>97</v>
       </c>
       <c r="C46">
         <v>318.708</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>98</v>
       </c>
       <c r="B47" t="s">
         <v>99</v>
       </c>
       <c r="C47">
-        <v>332.712</v>
+        <v>324.396</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>100</v>
       </c>
       <c r="B48" t="s">
         <v>101</v>
       </c>
       <c r="C48">
         <v>333.54</v>
       </c>
       <c r="D48" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>103</v>
       </c>
       <c r="C49">
         <v>346.008</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50">
         <v>383.112</v>
       </c>
       <c r="D50" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51">
         <v>388.152</v>
       </c>
       <c r="D51" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>108</v>
       </c>
       <c r="B52" t="s">
         <v>109</v>
       </c>
       <c r="C52">
         <v>388.164</v>
       </c>
       <c r="D52" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53">
         <v>393.276</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54">
         <v>405.6</v>
       </c>
       <c r="D54" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55">
         <v>415.26</v>
       </c>
       <c r="D55" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>116</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56">
         <v>437.94</v>
       </c>
       <c r="D56" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>118</v>
       </c>
       <c r="B57" t="s">
         <v>119</v>
       </c>
       <c r="C57">
         <v>462.432</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>120</v>
       </c>
       <c r="B58" t="s">
         <v>121</v>
       </c>
       <c r="C58">
         <v>477.108</v>
       </c>
       <c r="D58" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>122</v>
       </c>
       <c r="B59" t="s">
         <v>123</v>
       </c>
       <c r="C59">
-        <v>497.136</v>
+        <v>484.704</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>124</v>
       </c>
       <c r="B60" t="s">
         <v>125</v>
       </c>
       <c r="C60">
-        <v>499.632</v>
+        <v>487.14</v>
       </c>
       <c r="D60" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>126</v>
       </c>
       <c r="B61" t="s">
         <v>127</v>
       </c>
       <c r="C61">
-        <v>532.14</v>
+        <v>547.62</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>128</v>
       </c>
       <c r="B62" t="s">
         <v>129</v>
       </c>
       <c r="C62">
-        <v>551.796</v>
+        <v>576.792</v>
       </c>
       <c r="D62" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>130</v>
       </c>
       <c r="B63" t="s">
         <v>131</v>
       </c>
       <c r="C63">
-        <v>576.792</v>
+        <v>579.012</v>
       </c>
       <c r="D63" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>132</v>
       </c>
       <c r="B64" t="s">
         <v>133</v>
       </c>
       <c r="C64">
         <v>678.18</v>
       </c>
       <c r="D64" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>134</v>
       </c>
       <c r="B65" t="s">
         <v>135</v>
       </c>
       <c r="C65">
-        <v>762.0</v>
+        <v>835.428</v>
       </c>
       <c r="D65" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>136</v>
       </c>
       <c r="B66" t="s">
         <v>137</v>
       </c>
       <c r="C66">
-        <v>839.028</v>
+        <v>895.32</v>
       </c>
       <c r="D66" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>138</v>
       </c>
       <c r="B67" t="s">
         <v>139</v>
       </c>
       <c r="C67">
         <v>954.108</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>140</v>
       </c>
       <c r="B68" t="s">
         <v>141</v>
       </c>
       <c r="C68">
         <v>989.712</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>142</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69">
         <v>1051.08</v>
       </c>
       <c r="D69" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>144</v>
       </c>
       <c r="B70" t="s">
         <v>145</v>
       </c>
       <c r="C70">
         <v>1704.432</v>
       </c>
       <c r="D70" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D71"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>