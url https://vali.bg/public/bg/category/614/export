--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -58,84 +58,84 @@
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Контролер за вентилатори ARCTIC Case Fan PWM Hub 1 to 10 Port</t>
   </si>
   <si>
     <t>ARCTIC-AC-ACFAN00175A</t>
   </si>
   <si>
     <t>Контролер Kolink Inspire L1 за ARGB аксесоари</t>
   </si>
   <si>
     <t>KOLINK-AC-ZUSA-268</t>
   </si>
   <si>
     <t>ARCTIC-AC-ACFAN00351A</t>
   </si>
   <si>
     <t>Контролер за Вентилатори Noctua NA-FC1, 4-Pin, Черен</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NA-FC1</t>
   </si>
   <si>
+    <t>Конвертор EZDIY-FAB 12V към 5V RGB</t>
+  </si>
+  <si>
+    <t>EZ-EZDPC119</t>
+  </si>
+  <si>
     <t>не е в наличност</t>
   </si>
   <si>
-    <t>Конвертор EZDIY-FAB 12V към 5V RGB</t>
-[...4 lines deleted...]
-  <si>
     <t>Преобразувател на напрежение Noctua NA-VC1, 24v DC към 12v DC</t>
   </si>
   <si>
     <t>NOCTUA-ACC-NA-VC1</t>
   </si>
   <si>
+    <t>Контролер за вентилатори EZDIY-FAB Case Fan PWM Hub</t>
+  </si>
+  <si>
+    <t>EZ-EZDPC174-1</t>
+  </si>
+  <si>
+    <t>Контролер за 8 вентилатора Noctua NA-FH1</t>
+  </si>
+  <si>
+    <t>NOCTUA-ACC-NA-FH1</t>
+  </si>
+  <si>
+    <t>Контролер за 8 вентилатора Noctua NV-FH2</t>
+  </si>
+  <si>
+    <t>NOCTUA-ACC-NV-FH2</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
-  </si>
-[...16 lines deleted...]
-    <t>NOCTUA-ACC-NV-FH2</t>
   </si>
   <si>
     <t>Комплект вентилатори NZXT F140 RGB Black 2 броя и NZXT RGB контролер</t>
   </si>
   <si>
     <t>NZXT-FAN-RF-R14DF-B1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -540,121 +540,121 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>15.0</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6">
         <v>17.988</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C7">
         <v>19.944</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>23.94</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C9">
         <v>25.056</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C10">
         <v>32.4</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C11">
         <v>45.168</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>71.064</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D13"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>