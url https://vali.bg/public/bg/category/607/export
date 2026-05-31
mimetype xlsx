--- v2 (2026-01-10)
+++ v3 (2026-05-31)
@@ -453,51 +453,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>15.336</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>19.86</v>
+        <v>18.756</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>43.284</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>