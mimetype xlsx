--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -687,51 +687,51 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>60.744</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>66.0</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>66.0</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>76.188</v>
@@ -911,79 +911,79 @@
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>303.708</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>332.4</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>398.808</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>408.516</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>414.144</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>449.424</v>
@@ -1051,51 +1051,51 @@
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>728.376</v>
       </c>
       <c r="D31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>766.428</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>812.952</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>849.768</v>