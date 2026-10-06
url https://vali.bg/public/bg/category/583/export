--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$74</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Delock гумени нипели за фиксиране на M.2 SSD  10 бр. / опаковка</t>
   </si>
   <si>
     <t>DELOCK-18305</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Скоби за монтиране на SSD ESTILLO, 2.5", 3.5"</t>
   </si>
   <si>
@@ -307,98 +307,95 @@
   <si>
     <t>Скоба за твърд диск DeLock 18027, За  2x 2.5" SSD / 1х 3.5" HDD, Черен</t>
   </si>
   <si>
     <t>DELOCK-18027</t>
   </si>
   <si>
     <t>RGB хъб Delock, 10 портов ARGB LEDs, Черен</t>
   </si>
   <si>
     <t>DELOCK-64128</t>
   </si>
   <si>
     <t>Thermal Grizzly M.2 SSD пасивен охладител</t>
   </si>
   <si>
     <t>TG-ZUWA-164</t>
   </si>
   <si>
     <t>Поставка за компютър Rain Design i360 за Apple iMac 20-23"</t>
   </si>
   <si>
     <t>RD-10006</t>
   </si>
   <si>
+    <t>Релси за сървърна кутия Inter-Tech, IPC 26 x 10mm, Сребристи</t>
+  </si>
+  <si>
+    <t>INTER-TECH-88887129</t>
+  </si>
+  <si>
     <t>Поставка за монитор Rain Design mBase за 27" iMac, Сребриста</t>
   </si>
   <si>
     <t>RD-10044</t>
   </si>
   <si>
     <t>по заявка (обади се)</t>
   </si>
   <si>
     <t>Релси за сървърна кутия Inter-Tech, IPC 18 x 10mm, Сребристи</t>
   </si>
   <si>
     <t>INTER-TECH-88887195</t>
   </si>
   <si>
     <t>TP LINK TAPO-L920-5 LED лента , WiFi, 5м., 13.5W, RGB</t>
   </si>
   <si>
     <t>TP-TL-CAM-TAPO-L920-5</t>
   </si>
   <si>
-    <t>Релси за сървърна кутия Inter-Tech, IPC 26 x 10mm, Сребристи</t>
-[...4 lines deleted...]
-  <si>
     <t>Релси за сървърна кутия Inter-Tech, IPC 20 x 10mm, Сребристи</t>
   </si>
   <si>
     <t>INTER-TECH-88887204</t>
   </si>
   <si>
+    <t>Релси за сървърна кутия Inter-Tech, IPC 2U, 690 - 1000mm, Сребристи</t>
+  </si>
+  <si>
+    <t>INTER-TECH-88887211</t>
+  </si>
+  <si>
     <t>Стойка за микрофон FIFINE BM63 Super Steady Boom Arm</t>
   </si>
   <si>
     <t>FIFINE-BM63</t>
   </si>
   <si>
-    <t>Релси за сървърна кутия Inter-Tech, IPC 2U, 690 - 1000mm, Сребристи</t>
-[...7 lines deleted...]
-  <si>
     <t>Превключвател ATEN US234, За 2 компютъра към 4 USB 3.2 Gen 1 устройства</t>
   </si>
   <si>
     <t>ATEN-US234-USB</t>
   </si>
   <si>
     <t>Аксесоар Elgato Wave Shock Mount, Black</t>
   </si>
   <si>
     <t>ELGATO-10MAE9901</t>
   </si>
   <si>
     <t>Стойка за микрофон ENDORFY Studio Boom Arm</t>
   </si>
   <si>
     <t>END-MIC-EY0A005</t>
   </si>
   <si>
     <t>Стойка за микрофон ENDORFY Broadcast Low Profile Boom Arm</t>
   </si>
   <si>
     <t>END-MIC-EY0A009</t>
   </si>
   <si>
     <t>Стойка за микрофон FIFINE BM88 High End Boom Arm Stand</t>
@@ -427,60 +424,60 @@
   <si>
     <t>Осветление за стрийм Elgato Light Neo</t>
   </si>
   <si>
     <t>ELGATO-10LAJ9901</t>
   </si>
   <si>
     <t>Стойка за микрофон SteelSeries Alias Boom Arm</t>
   </si>
   <si>
     <t>STEEL-MIC-60474</t>
   </si>
   <si>
     <t>Лампа за четене за лаптоп BenQ LaptopBar - Черно</t>
   </si>
   <si>
     <t>BENQ-ACC-HALO-ES5</t>
   </si>
   <si>
     <t>Лампа за четене за монитор BenQ ScreenBar Pro - Черно</t>
   </si>
   <si>
     <t>BENQ-ACC-HALO-ES3-PRO</t>
   </si>
   <si>
+    <t>Висяща стойка за микрофон Logitech Mic Pod Pendant Mount</t>
+  </si>
+  <si>
+    <t>LOGITECH-MIC-POD-PEND</t>
+  </si>
+  <si>
     <t>Лампа за монитор ASUS ROG Aura Monitor Light Bar ALB01</t>
   </si>
   <si>
     <t>ASUS-ROG-BAR-ALB01</t>
-  </si>
-[...4 lines deleted...]
-    <t>LOGITECH-MIC-POD-PEND</t>
   </si>
   <si>
     <t>Осветление за стрийм Elgato Key Light, Черна</t>
   </si>
   <si>
     <t>ELGATO-10GAK9901</t>
   </si>
   <si>
     <t>Лампа за четене за монитор BenQ ScreenBar Halo 2 - Тъмно сива</t>
   </si>
   <si>
     <t>BENQ-ACC-HALO-ES1</t>
   </si>
   <si>
     <t>Колориметър EIZO EX4</t>
   </si>
   <si>
     <t>EIZO-EX4</t>
   </si>
   <si>
     <t>Допълнителен Екран HYTE Y70 - Touch за компютърна кутия</t>
   </si>
   <si>
     <t>HYTE-CASE-TOUCH-Y7TTI-BB</t>
   </si>
@@ -957,93 +954,93 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>4.596</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>4.596</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>4.824</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>5.112</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>5.112</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>5.112</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>5.112</v>
@@ -1083,93 +1080,93 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>5.52</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>5.832</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>6.0</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>6.132</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>6.132</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>6.552</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>6.6</v>
@@ -1335,79 +1332,79 @@
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
         <v>9.0</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>9.0</v>
       </c>
       <c r="D36" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37">
         <v>9.0</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
         <v>9.0</v>
       </c>
       <c r="D38" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39">
         <v>9.048</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
         <v>12.0</v>
@@ -1486,412 +1483,412 @@
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>24.54</v>
       </c>
       <c r="D46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
-        <v>31.908</v>
+        <v>31.284</v>
       </c>
       <c r="D47" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" t="s">
         <v>100</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48">
+        <v>31.908</v>
+      </c>
+      <c r="D48" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>103</v>
       </c>
       <c r="C49">
-        <v>33.0</v>
+        <v>32.328</v>
       </c>
       <c r="D49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50">
-        <v>35.016</v>
+        <v>33.0</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51">
         <v>37.14</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>108</v>
       </c>
       <c r="B52" t="s">
         <v>109</v>
       </c>
       <c r="C52">
-        <v>39.0</v>
+        <v>38.424</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53">
-        <v>40.968</v>
+        <v>39.0</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C54">
         <v>42.948</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C55">
         <v>48.996</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C56">
         <v>48.996</v>
       </c>
       <c r="D56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C57">
         <v>63.0</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C58">
         <v>64.992</v>
       </c>
       <c r="D58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C59">
         <v>64.992</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C60">
         <v>71.112</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C61">
         <v>78.996</v>
       </c>
       <c r="D61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C62">
         <v>99.0</v>
       </c>
       <c r="D62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C63">
         <v>99.0</v>
       </c>
       <c r="D63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C64">
         <v>135.0</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C65">
         <v>148.992</v>
       </c>
       <c r="D65" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" t="s">
         <v>137</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66">
-        <v>163.104</v>
+        <v>150.0</v>
       </c>
       <c r="D66" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" t="s">
         <v>139</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67">
-        <v>168.216</v>
+        <v>163.104</v>
       </c>
       <c r="D67" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C68">
         <v>189.0</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C69">
         <v>189.0</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C70">
         <v>214.128</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C71">
         <v>280.704</v>
       </c>
       <c r="D71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C72">
         <v>298.992</v>
       </c>
       <c r="D72" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C73">
         <v>598.992</v>
       </c>
       <c r="D73" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D74"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 