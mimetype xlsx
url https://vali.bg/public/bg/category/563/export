--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$27</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Консуматив за 3D принтер XYZ printing RF10CXEU06A, ABS, 1.75 mm, 600 gr, Bottle GREEN</t>
   </si>
   <si>
     <t>3D-XYZ-ABS-600GR-GR-NFC</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Консуматив за 3D принтер XYZ printing RF10CXEU01K, ABS, 1.75 mm, 600 gr, Nature</t>
   </si>
   <si>
@@ -176,50 +176,53 @@
     <t>3D-XYZ-PLA-600GR-CLEAR-R</t>
   </si>
   <si>
     <t>Консуматив за 3D принтер XYZ printing , PLA, 1.75 mm, 600 gr, Yellow</t>
   </si>
   <si>
     <t>3D-XYZ-PLA-600GR-YELL-NFC</t>
   </si>
   <si>
     <t>Консуматив за 3D принтер XYZ printing RFPLCXEU0TH, PLA, 1.75 mm, 600 gr, AQUA GREEN</t>
   </si>
   <si>
     <t>3D-XYZ-PLA-600GR-AGR-NFC</t>
   </si>
   <si>
     <t>Консуматив за 3D принтер XYZprinting - Antibacterial PLA 600gr, NFC, Neongreen, за DaVinci Super и da Vinci Jr Pro x+</t>
   </si>
   <si>
     <t>3D-XYZ-PLA-600GR-GR-NFC</t>
   </si>
   <si>
     <t>Консуматив за 3D принтер XYZprinting - PETG (NFC) filament , 1.75 mm, NATURE</t>
   </si>
   <si>
     <t>3D-XYZ-PETG-600GR-NATURE</t>
+  </si>
+  <si>
+    <t>не е в наличност</t>
   </si>
   <si>
     <t>Консуматив за 3D писалка Magic Filament PLA 36 бр. x 5 m, различни цветове</t>
   </si>
   <si>
     <t>3D-PEN-MAGIC-PLA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -890,59 +893,59 @@
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>18.0</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25">
         <v>19.2</v>
       </c>
       <c r="D25" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26">
         <v>39.876</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D27"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 