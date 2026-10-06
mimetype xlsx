--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$109</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Delock гумени нипели за фиксиране на M.2 SSD  10 бр. / опаковка</t>
   </si>
   <si>
     <t>DELOCK-18305</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Скоби за монтиране на SSD ESTILLO, 2.5", 3.5"</t>
   </si>
   <si>
@@ -307,98 +307,95 @@
   <si>
     <t>Скоба за твърд диск DeLock 18027, За  2x 2.5" SSD / 1х 3.5" HDD, Черен</t>
   </si>
   <si>
     <t>DELOCK-18027</t>
   </si>
   <si>
     <t>RGB хъб Delock, 10 портов ARGB LEDs, Черен</t>
   </si>
   <si>
     <t>DELOCK-64128</t>
   </si>
   <si>
     <t>Thermal Grizzly M.2 SSD пасивен охладител</t>
   </si>
   <si>
     <t>TG-ZUWA-164</t>
   </si>
   <si>
     <t>Поставка за компютър Rain Design i360 за Apple iMac 20-23"</t>
   </si>
   <si>
     <t>RD-10006</t>
   </si>
   <si>
+    <t>Релси за сървърна кутия Inter-Tech, IPC 26 x 10mm, Сребристи</t>
+  </si>
+  <si>
+    <t>INTER-TECH-88887129</t>
+  </si>
+  <si>
     <t>Поставка за монитор Rain Design mBase за 27" iMac, Сребриста</t>
   </si>
   <si>
     <t>RD-10044</t>
   </si>
   <si>
     <t>по заявка (обади се)</t>
   </si>
   <si>
     <t>Релси за сървърна кутия Inter-Tech, IPC 18 x 10mm, Сребристи</t>
   </si>
   <si>
     <t>INTER-TECH-88887195</t>
   </si>
   <si>
     <t>TP LINK TAPO-L920-5 LED лента , WiFi, 5м., 13.5W, RGB</t>
   </si>
   <si>
     <t>TP-TL-CAM-TAPO-L920-5</t>
   </si>
   <si>
-    <t>Релси за сървърна кутия Inter-Tech, IPC 26 x 10mm, Сребристи</t>
-[...4 lines deleted...]
-  <si>
     <t>Релси за сървърна кутия Inter-Tech, IPC 20 x 10mm, Сребристи</t>
   </si>
   <si>
     <t>INTER-TECH-88887204</t>
   </si>
   <si>
+    <t>Релси за сървърна кутия Inter-Tech, IPC 2U, 690 - 1000mm, Сребристи</t>
+  </si>
+  <si>
+    <t>INTER-TECH-88887211</t>
+  </si>
+  <si>
     <t>Стойка за микрофон FIFINE BM63 Super Steady Boom Arm</t>
   </si>
   <si>
     <t>FIFINE-BM63</t>
   </si>
   <si>
-    <t>Релси за сървърна кутия Inter-Tech, IPC 2U, 690 - 1000mm, Сребристи</t>
-[...7 lines deleted...]
-  <si>
     <t>Превключвател ATEN US234, За 2 компютъра към 4 USB 3.2 Gen 1 устройства</t>
   </si>
   <si>
     <t>ATEN-US234-USB</t>
   </si>
   <si>
     <t>Аксесоар Elgato Wave Shock Mount, Black</t>
   </si>
   <si>
     <t>ELGATO-10MAE9901</t>
   </si>
   <si>
     <t>Стойка за микрофон ENDORFY Studio Boom Arm</t>
   </si>
   <si>
     <t>END-MIC-EY0A005</t>
   </si>
   <si>
     <t>Стойка за микрофон ENDORFY Broadcast Low Profile Boom Arm</t>
   </si>
   <si>
     <t>END-MIC-EY0A009</t>
   </si>
   <si>
     <t>Стойка за микрофон FIFINE BM88 High End Boom Arm Stand</t>
@@ -433,80 +430,80 @@
   <si>
     <t>Осветление за стрийм Elgato Light Neo</t>
   </si>
   <si>
     <t>ELGATO-10LAJ9901</t>
   </si>
   <si>
     <t>Стойка за микрофон SteelSeries Alias Boom Arm</t>
   </si>
   <si>
     <t>STEEL-MIC-60474</t>
   </si>
   <si>
     <t>Лампа за четене за лаптоп BenQ LaptopBar - Черно</t>
   </si>
   <si>
     <t>BENQ-ACC-HALO-ES5</t>
   </si>
   <si>
     <t>Лампа за четене за монитор BenQ ScreenBar Pro - Черно</t>
   </si>
   <si>
     <t>BENQ-ACC-HALO-ES3-PRO</t>
   </si>
   <si>
+    <t>Висяща стойка за микрофон Logitech Mic Pod Pendant Mount</t>
+  </si>
+  <si>
+    <t>LOGITECH-MIC-POD-PEND</t>
+  </si>
+  <si>
     <t>Лампа за монитор ASUS ROG Aura Monitor Light Bar ALB01</t>
   </si>
   <si>
     <t>ASUS-ROG-BAR-ALB01</t>
   </si>
   <si>
-    <t>Висяща стойка за микрофон Logitech Mic Pod Pendant Mount</t>
-[...2 lines deleted...]
-    <t>LOGITECH-MIC-POD-PEND</t>
+    <t>Осветление за стрийм Elgato Key Light, Черна</t>
+  </si>
+  <si>
+    <t>ELGATO-10GAK9901</t>
+  </si>
+  <si>
+    <t>Лампа за четене за монитор BenQ ScreenBar Halo 2 - Тъмно сива</t>
+  </si>
+  <si>
+    <t>BENQ-ACC-HALO-ES1</t>
   </si>
   <si>
     <t>Настолен компютър Gigabyte Brix  Intel Celeron N5105 up to 2.8 GHz, 1 x SO-DIMM DDR4, m.2 SSD</t>
   </si>
   <si>
     <t>GA-PC-BMCE-5105</t>
   </si>
   <si>
-    <t>Осветление за стрийм Elgato Key Light, Черна</t>
-[...10 lines deleted...]
-  <si>
     <t>Настолен компютър Gigabyte Brix Intel Processor N150, 1 x SO-DIMM DDR5, 1 x M.2 SSD</t>
   </si>
   <si>
     <t>GA-PC-BTIP-N150</t>
   </si>
   <si>
     <t>Колориметър EIZO EX4</t>
   </si>
   <si>
     <t>EIZO-EX4</t>
   </si>
   <si>
     <t>Настолен компютър Gigabyte BNIP-N100, 1 x SO-DIMM DDR4, 2x M.2 SSD, WI-FI 6E + BT 5.2</t>
   </si>
   <si>
     <t>GA-PC-BNIP-N100</t>
   </si>
   <si>
     <t>Настолен компютър Gigabyte Brix Intel Pentium N6005 up to 2.8 GHz, 1 x SO-DIMM DDR4, m.2 SSD</t>
   </si>
   <si>
     <t>GA-PC-BMPD-6005</t>
   </si>
   <si>
     <t>Настолен компютър Gigabyte Brix Intel Processor N250, 1 x SO-DIMM DDR5, 1 x M.2 SSD</t>
@@ -535,102 +532,102 @@
   <si>
     <t>Настолен компютър Gigabyte BNi3-N305, 1 x SO-DIMM DDR4, 2x M.2 SSD, WI-FI 6E + BT 5.2</t>
   </si>
   <si>
     <t>GA-PC-BNIP-N305</t>
   </si>
   <si>
     <t>Настолен компютър VALI OFFICE BASIC AMD</t>
   </si>
   <si>
     <t>VALI-PC-OFFICE-BASIC-AMD</t>
   </si>
   <si>
     <t>Настолен компютър Gigabyte Brix BRi5H, Intel Core i5-1335U, 2 x SO-DIMM DDR4 slot, M.2 2280 slot</t>
   </si>
   <si>
     <t>GA-PC-BRi5H-1335</t>
   </si>
   <si>
     <t>Настолен компютър VALI OFFICE BASIC</t>
   </si>
   <si>
     <t>VALI-PC-OFFICE-BASIC</t>
   </si>
   <si>
+    <t>Мини компютър Gigabyte BRIX BRU5-225H, Intel Core Ultra 5 225H, 2 x SO-DIMM DDR5, 2 x M.2 SSD, Wi-Fi 7 + BT 5.4</t>
+  </si>
+  <si>
+    <t>GA-PC-BRU5-225H</t>
+  </si>
+  <si>
+    <t>Настолен компютър Gigabyte Brix BRi7H, Intel Core i7-1355U, 2 x SO-DIMM DDR4 slot, M.2 2280 slot</t>
+  </si>
+  <si>
+    <t>GA-PC-BRi7H-1355</t>
+  </si>
+  <si>
     <t>Компютърна система за бюро Arctic Senza Ryzen 5 5500GT, 16GB DDR4, 1TB NVMe, WiFi 6E, Windows 11 Home</t>
   </si>
   <si>
     <t>ARCTIC-PC-SENZA-5500GT</t>
   </si>
   <si>
-    <t>Мини компютър Gigabyte BRIX BRU5-225H, Intel Core Ultra 5 225H, 2 x SO-DIMM DDR5, 2 x M.2 SSD, Wi-Fi 7 + BT 5.4</t>
-[...10 lines deleted...]
-  <si>
     <t>Elgato Teleprompter XL</t>
   </si>
   <si>
     <t>ELGATO-10WAG9901</t>
   </si>
   <si>
+    <t>Настолен компютър VALI OFFICE PREMIUM</t>
+  </si>
+  <si>
+    <t>VALI-PC-OFFICE-PREMIUM</t>
+  </si>
+  <si>
     <t>OPS Компютър за вграждане BenQ I5 12TH / WIN 11 TRIAL VERSION, 4GB X 2 / 256GB PDP TEY41 BLACK</t>
   </si>
   <si>
     <t>BENQ-OPS-i5</t>
   </si>
   <si>
+    <t>Мини компютър Gigabyte BRIX BRU7-255H, Intel Core Ultra 7 255H, 2 x SO-DIMM DDR5, 2 x M.2 SSD, Wi-Fi 7 + BT 5.4</t>
+  </si>
+  <si>
+    <t>GA-PC-BRU7-255H</t>
+  </si>
+  <si>
     <t>Компютърна система за бюро Arctic Senza Ryzen 7 5700G, 32GB DDR4, 1TB NVMe, WiFi 6E, Windows 11 Home</t>
   </si>
   <si>
     <t>ARCTIC-PC-SENZA-5700G</t>
   </si>
   <si>
     <t>Компютърна система за бюро Arctic Senza Ryzen 7 5700G Pro, 32GB DDR4, 1TB NVMe, WiFi 6E, Windows 11 Pro</t>
   </si>
   <si>
     <t>ARCTIC-PC-SENZA-5700G-PRO</t>
-  </si>
-[...10 lines deleted...]
-    <t>VALI-PC-R5-RTX3050</t>
   </si>
   <si>
     <t>Kомпютър All-in-One Acer Aspire S24B DQ.BSWEX.001 - 23.8" inch IPS FHD(1920x1080) Intel Core 5 115U, 16GB DDR5, 512 GB SSD - Бял</t>
   </si>
   <si>
     <t>ACER-PC-S24B-U5</t>
   </si>
   <si>
     <t>Kомпютър All-in-One Acer Aspire S27B DQ.BSVEX.002 - 27" inch IPS FHD(1920x1080) Intel Core 5 115U, 16GB DDR5, 512 GB SSD - Бял</t>
   </si>
   <si>
     <t>ACER-PC-S27B-U5</t>
   </si>
   <si>
     <t>Kомпютър All-in-One ASUS ExpertCenter V470VAK-WPE2550 - 27" inch IPS FHD(1920x1080), Intel Core 5 210H, 16GB DDR5, 1TB SSD, Free Dos - White</t>
   </si>
   <si>
     <t>ASUS-P-AIO-V470VAK-WPE25</t>
   </si>
   <si>
     <t>Настолен компютър VALI OFFICE GT</t>
   </si>
   <si>
     <t>VALI-OFFICE-GT</t>
   </si>
@@ -1137,93 +1134,93 @@
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>4.596</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>4.596</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>4.824</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>5.112</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>5.112</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>5.112</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>5.112</v>
@@ -1263,93 +1260,93 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>5.52</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>5.832</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>6.0</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>6.132</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>6.132</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>6.552</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>6.6</v>
@@ -1515,79 +1512,79 @@
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
         <v>9.0</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>9.0</v>
       </c>
       <c r="D36" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37">
         <v>9.0</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
         <v>9.0</v>
       </c>
       <c r="D38" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39">
         <v>9.048</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
         <v>12.0</v>
@@ -1666,908 +1663,908 @@
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>24.54</v>
       </c>
       <c r="D46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
-        <v>31.908</v>
+        <v>31.284</v>
       </c>
       <c r="D47" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" t="s">
         <v>100</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48">
+        <v>31.908</v>
+      </c>
+      <c r="D48" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>103</v>
       </c>
       <c r="C49">
-        <v>33.0</v>
+        <v>32.328</v>
       </c>
       <c r="D49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50">
-        <v>35.016</v>
+        <v>33.0</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51">
         <v>37.14</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>108</v>
       </c>
       <c r="B52" t="s">
         <v>109</v>
       </c>
       <c r="C52">
-        <v>39.0</v>
+        <v>38.424</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53">
-        <v>40.968</v>
+        <v>39.0</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C54">
         <v>42.948</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C55">
         <v>48.996</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C56">
         <v>48.996</v>
       </c>
       <c r="D56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C57">
         <v>63.0</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C58">
         <v>64.992</v>
       </c>
       <c r="D58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C59">
         <v>64.992</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C60">
         <v>71.112</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C61">
         <v>78.996</v>
       </c>
       <c r="D61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C62">
         <v>90.0</v>
       </c>
       <c r="D62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C63">
         <v>99.0</v>
       </c>
       <c r="D63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C64">
         <v>99.0</v>
       </c>
       <c r="D64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C65">
         <v>135.0</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C66">
         <v>148.992</v>
       </c>
       <c r="D66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" t="s">
         <v>139</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67">
-        <v>163.104</v>
+        <v>150.0</v>
       </c>
       <c r="D67" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" t="s">
         <v>141</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68">
-        <v>168.216</v>
+        <v>163.104</v>
       </c>
       <c r="D68" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" t="s">
         <v>143</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69">
-        <v>186.708</v>
+        <v>189.0</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C70">
         <v>189.0</v>
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" t="s">
         <v>147</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71">
-        <v>189.0</v>
+        <v>192.132</v>
       </c>
       <c r="D71" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" t="s">
         <v>149</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72">
-        <v>202.836</v>
+        <v>195.996</v>
       </c>
       <c r="D72" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C73">
         <v>214.128</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" t="s">
         <v>153</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74">
-        <v>221.292</v>
+        <v>227.736</v>
       </c>
       <c r="D74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" t="s">
         <v>155</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75">
-        <v>240.0</v>
+        <v>234.0</v>
       </c>
       <c r="D75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" t="s">
         <v>157</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76">
-        <v>242.748</v>
+        <v>234.564</v>
       </c>
       <c r="D76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" t="s">
         <v>159</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77">
-        <v>254.688</v>
+        <v>262.104</v>
       </c>
       <c r="D77" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C78">
         <v>280.704</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C79">
         <v>298.992</v>
       </c>
       <c r="D79" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" t="s">
         <v>165</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80">
-        <v>345.156</v>
+        <v>334.2</v>
       </c>
       <c r="D80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" t="s">
         <v>167</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81">
-        <v>369.0</v>
+        <v>413.244</v>
       </c>
       <c r="D81" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" t="s">
         <v>169</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82">
-        <v>505.536</v>
+        <v>491.676</v>
       </c>
       <c r="D82" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" t="s">
         <v>171</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83">
-        <v>572.256</v>
+        <v>563.16</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" t="s">
         <v>173</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84">
-        <v>582.36</v>
+        <v>565.788</v>
       </c>
       <c r="D84" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" t="s">
         <v>175</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85">
-        <v>586.344</v>
+        <v>569.112</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" t="s">
         <v>177</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86">
-        <v>589.8</v>
+        <v>582.36</v>
       </c>
       <c r="D86" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C87">
         <v>598.992</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" t="s">
         <v>181</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88">
-        <v>648.996</v>
+        <v>610.056</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" t="s">
         <v>183</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89">
-        <v>654.396</v>
+        <v>648.996</v>
       </c>
       <c r="D89" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" t="s">
         <v>185</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90">
-        <v>670.404</v>
+        <v>655.644</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" t="s">
         <v>187</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91">
-        <v>679.464</v>
+        <v>667.476</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" t="s">
         <v>189</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92">
-        <v>778.992</v>
+        <v>683.796</v>
       </c>
       <c r="D92" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C93">
         <v>789.0</v>
       </c>
       <c r="D93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
+        <v>192</v>
+      </c>
+      <c r="B94" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="C94">
         <v>828.996</v>
       </c>
       <c r="D94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
+        <v>194</v>
+      </c>
+      <c r="B95" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C95">
         <v>948.996</v>
       </c>
       <c r="D95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" t="s">
         <v>197</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>977.412</v>
+        <v>975.084</v>
       </c>
       <c r="D96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
+        <v>198</v>
+      </c>
+      <c r="B97" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C97">
         <v>999.0</v>
       </c>
       <c r="D97" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
+        <v>200</v>
+      </c>
+      <c r="B98" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="C98">
         <v>1074.0</v>
       </c>
       <c r="D98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
+        <v>202</v>
+      </c>
+      <c r="B99" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C99">
         <v>1162.8</v>
       </c>
       <c r="D99" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
+        <v>204</v>
+      </c>
+      <c r="B100" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C100">
         <v>1248.996</v>
       </c>
       <c r="D100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
+        <v>206</v>
+      </c>
+      <c r="B101" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C101">
         <v>1308.0</v>
       </c>
       <c r="D101" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>4</v>
       </c>
       <c r="B102" t="s">
         <v>5</v>
       </c>
       <c r="C102">
         <v>2.496</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
+        <v>166</v>
+      </c>
+      <c r="B103" t="s">
         <v>167</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103">
-        <v>369.0</v>
+        <v>413.244</v>
       </c>
       <c r="D103" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
+        <v>190</v>
+      </c>
+      <c r="B104" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C104">
         <v>789.0</v>
       </c>
       <c r="D104" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
+        <v>192</v>
+      </c>
+      <c r="B105" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="C105">
         <v>828.996</v>
       </c>
       <c r="D105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
+        <v>198</v>
+      </c>
+      <c r="B106" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C106">
         <v>999.0</v>
       </c>
       <c r="D106" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
+        <v>208</v>
+      </c>
+      <c r="B107" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C107">
         <v>1428.996</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
+        <v>210</v>
+      </c>
+      <c r="B108" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="C108">
         <v>1449.0</v>
       </c>
       <c r="D108" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D109"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>