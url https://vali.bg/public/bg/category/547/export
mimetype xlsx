--- v5 (2026-09-15)
+++ v6 (2026-10-07)
@@ -61,63 +61,63 @@
   <si>
     <t>HAMA Смарт Детектор за движение, Zigbee</t>
   </si>
   <si>
     <t>HAMA-176690</t>
   </si>
   <si>
     <t>HAMA Тракер съвместим с Android и Apple, Bluetooth, USB-C, акумулаторна батерия</t>
   </si>
   <si>
     <t>HAMA-185840</t>
   </si>
   <si>
     <t>HAMA Смарт Wi-Fi Датчик за врата/прозорец със сензор</t>
   </si>
   <si>
     <t>HAMA-176663</t>
   </si>
   <si>
     <t>WiFi смарт датчик за движение HAMA 176554, Бял</t>
   </si>
   <si>
     <t>HAMA-176554</t>
   </si>
   <si>
+    <t>HAMA Тракер съвместим с Android и Apple, Bluetooth, 2 броя в комплект</t>
+  </si>
+  <si>
+    <t>HAMA-185839</t>
+  </si>
+  <si>
+    <t>HAMA Смарт контролер за гаражна врата, Wi-Fi, със сензор, управление чрез приложение/гласова команда</t>
+  </si>
+  <si>
+    <t>HAMA-176680</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
-  </si>
-[...10 lines deleted...]
-    <t>HAMA-176680</t>
   </si>
   <si>
     <t>Смарт алармена сирена 97.4 dB, HAMA-176590</t>
   </si>
   <si>
     <t>HAMA-176590</t>
   </si>
   <si>
     <t>HAMA Смарт Хъб, Matter, Zigbee, гласов контрол</t>
   </si>
   <si>
     <t>HAMA-176637</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -528,79 +528,79 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>19.944</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>21.48</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="C7">
         <v>21.576</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C8">
         <v>22.776</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>28.14</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
         <v>57.564</v>