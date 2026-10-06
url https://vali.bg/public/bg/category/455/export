--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -34,207 +34,207 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Плочка за статив Star 55-64, "Star 200", "Gamma 153", "Action 165"</t>
   </si>
   <si>
     <t>HAMA-04154</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
+    <t>HAMA Мини статив/трипод "Fancy 2in1" за мобилен телефон и фотоапарат 1/4", 16 см, сребрист</t>
+  </si>
+  <si>
+    <t>HAMA-04666</t>
+  </si>
+  <si>
+    <t>наличен</t>
+  </si>
+  <si>
+    <t>HAMA Адаптер за статив за екшън камери, с резба 1/4 инча</t>
+  </si>
+  <si>
+    <t>HAMA-04565</t>
+  </si>
+  <si>
+    <t>Резервна плочка за статив за "Star 75"</t>
+  </si>
+  <si>
+    <t>HAMA-04008</t>
+  </si>
+  <si>
+    <t>HAMA Трипод/Селфи стик "Fancy Stand 70 II", за смартфон и камера, Bluetooth дистанционно</t>
+  </si>
+  <si>
+    <t>HAMA-04670</t>
+  </si>
+  <si>
+    <t>HAMA Стойка за смартфон/таблет 2в1, 1/4"</t>
+  </si>
+  <si>
+    <t>HAMA-04638</t>
+  </si>
+  <si>
+    <t>HAMA Мини-трипод за смартфон "Pocket II Rotation", 04649</t>
+  </si>
+  <si>
+    <t>HAMA-04649</t>
+  </si>
+  <si>
+    <t>Мини статив HAMA Flex, за смартфони, 14 см, 04609</t>
+  </si>
+  <si>
+    <t>HAMA-04609</t>
+  </si>
+  <si>
+    <t>HAMA Селфи стик/трипод за мобилен телефон, "Fancy Stand 110", Bluetooth дистанционно</t>
+  </si>
+  <si>
+    <t>HAMA-04671</t>
+  </si>
+  <si>
+    <t>Статив HAMA Star 5, 04105</t>
+  </si>
+  <si>
+    <t>HAMA-04105</t>
+  </si>
+  <si>
+    <t>Монопод HAMA Selfie 90, 04299</t>
+  </si>
+  <si>
+    <t>HAMA-04299</t>
+  </si>
+  <si>
+    <t>Статив HAMA Star 700 EF Digital, 04133</t>
+  </si>
+  <si>
+    <t>HAMA-04133</t>
+  </si>
+  <si>
+    <t>HAMA Трипод "Flex" за смартфон и GoPro, 26 см, черен</t>
+  </si>
+  <si>
+    <t>HAMA-04613</t>
+  </si>
+  <si>
+    <t>Монопод HAMA Star 78 Mono 04178</t>
+  </si>
+  <si>
+    <t>HAMA-04178</t>
+  </si>
+  <si>
+    <t>Мини статив HAMA FlexPro, За смартфони GoPro и фото камери, 27 см</t>
+  </si>
+  <si>
+    <t>HAMA-04608</t>
+  </si>
+  <si>
+    <t>Мини статив HAMA FlexPro, за смартфони, 27 см, 04605</t>
+  </si>
+  <si>
+    <t>HAMA-04605</t>
+  </si>
+  <si>
+    <t>Статив HAMA Star 75, 04175</t>
+  </si>
+  <si>
+    <t>HAMA-04175</t>
+  </si>
+  <si>
+    <t>HAMA Трипод за смартфон/таблет, 106 - 3D, 04619</t>
+  </si>
+  <si>
+    <t>HAMA-04619</t>
+  </si>
+  <si>
+    <t>Статив HAMA Star Black 153-3D, 04469</t>
+  </si>
+  <si>
+    <t>HAMA-04469</t>
+  </si>
+  <si>
+    <t>Мини статив HAMA Multi 4in1, 20 -90 cm, 04601</t>
+  </si>
+  <si>
+    <t>HAMA-04601</t>
+  </si>
+  <si>
+    <t>Трипод "Rotary Smartphone II" 150 с Bluetooth дистанционно</t>
+  </si>
+  <si>
+    <t>HAMA-04675</t>
+  </si>
+  <si>
+    <t>HAMA Трипод / Селфи стик, "Fancy Stand 170 II", 170 см, с Bluetooth дистанционно</t>
+  </si>
+  <si>
+    <t>HAMA-04672</t>
+  </si>
+  <si>
+    <t>Трипод HAMA Star, за смартфони, GoPro, 112 см, 04640</t>
+  </si>
+  <si>
+    <t>HAMA-04640</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
-    <t>HAMA Мини статив/трипод "Fancy 2in1" за мобилен телефон и фотоапарат 1/4", 16 см, сребрист</t>
-[...134 lines deleted...]
-    <t>HAMA-04672</t>
+    <t>Статив HAMA Star 61, 04161</t>
+  </si>
+  <si>
+    <t>HAMA-04161</t>
+  </si>
+  <si>
+    <t>Статив HAMA Star 62, 04162</t>
+  </si>
+  <si>
+    <t>HAMA-04162</t>
   </si>
   <si>
     <t>HAMA Трипод “Solid 80 Ball” за смартфони, Bluetooth дистанционно за снимки, макс. 80 см.</t>
   </si>
   <si>
     <t>HAMA-04679</t>
-  </si>
-[...10 lines deleted...]
-    <t>HAMA-04162</t>
   </si>
   <si>
     <t>Статив HAMA Star 63, 04163</t>
   </si>
   <si>
     <t>HAMA-04163</t>
   </si>
   <si>
     <t>Трипод HAMA Traveller Pro, за смартфони, GoPro, 04631</t>
   </si>
   <si>
     <t>HAMA-04631</t>
   </si>
   <si>
     <t>HAMA Статив / Трипод "Action Smart 165 3D", 61 -165 cm</t>
   </si>
   <si>
     <t>HAMA-04491</t>
   </si>
   <si>
     <t>Статив Hama Star 64, до 185см, 04464</t>
   </si>
   <si>
     <t>HAMA-04464</t>
   </si>
@@ -705,471 +705,471 @@
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
         <v>9.036</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
         <v>9.684</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C7">
         <v>9.744</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C8">
         <v>9.78</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C9">
         <v>11.304</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10">
         <v>12.828</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" t="s">
         <v>25</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11">
-        <v>14.988</v>
+        <v>15.348</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>27</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12">
-        <v>15.348</v>
+        <v>15.876</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C13">
         <v>16.38</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C14">
         <v>16.5</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C15">
         <v>16.752</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
         <v>35</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16">
-        <v>17.988</v>
+        <v>18.672</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" t="s">
         <v>37</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17">
-        <v>18.672</v>
+        <v>18.876</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" t="s">
         <v>39</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18">
-        <v>18.876</v>
+        <v>20.028</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" t="s">
         <v>41</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19">
-        <v>19.98</v>
+        <v>20.136</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" t="s">
         <v>43</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20">
-        <v>20.028</v>
+        <v>20.616</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" t="s">
         <v>45</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21">
-        <v>20.136</v>
+        <v>21.372</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" t="s">
         <v>47</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22">
-        <v>21.0</v>
+        <v>23.808</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" t="s">
         <v>49</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23">
-        <v>23.988</v>
+        <v>24.948</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" t="s">
         <v>51</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24">
+        <v>26.136</v>
+      </c>
+      <c r="D24" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
-        <v>25.98</v>
+        <v>28.5</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
-        <v>28.5</v>
+        <v>29.148</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
-        <v>29.148</v>
+        <v>30.408</v>
       </c>
       <c r="D27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
-        <v>29.988</v>
+        <v>34.356</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
-        <v>32.988</v>
+        <v>35.268</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>36.828</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
-        <v>39.984</v>
+        <v>44.688</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
         <v>45.552</v>
       </c>
       <c r="D32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>45.78</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34">
         <v>60.612</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>74</v>
       </c>
       <c r="C35">
-        <v>60.984</v>
+        <v>72.48</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>83.232</v>
       </c>
       <c r="D36" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
       </c>
       <c r="C37">
         <v>95.592</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
         <v>114.84</v>