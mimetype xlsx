--- v5 (2026-03-28)
+++ v6 (2026-05-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$397</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$225</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP01- HP51645/C6615,51640A, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-H01-100M</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-511/CL-211 /CL-811/CL-513, 100 ml, Cyan</t>
   </si>
   <si>
@@ -268,113 +268,107 @@
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Червен, 100 ml</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, Син, 100 ml</t>
   </si>
   <si>
     <t>INKTEC-CAN-0090-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-0090-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-0090-100MY</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, 100 ml, Черен</t>
-[...2 lines deleted...]
-    <t>INKTEC-CAN-0090-100MB</t>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP-5088,C9387A,C9392A-HP OfficetJet K550/K5300/L7380, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP,CB316/CB321/No564/364/CD971/564XL, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-7064-100MB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP и Samsung, H65,C8765,C8767, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-H65-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-220Bk/520Bk/BCI-320BK, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C9020-100B</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-225Bk/425Bk/ 525Bk/ 725Bk, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C5025-100MB</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Син</t>
-[...52 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP-5088,C9386A,C9391A-HP OfficetJet K550/K5300/L7380, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-HP-5088-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson R200/R300,T0483, T0493, T0773, T0783, 100 ml, Червен</t>
@@ -700,86 +694,68 @@
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2423/ T2433/ T2563/ T2613/ T2633/ T2693/ T2733/ T273XL3, 1000 ml, Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2424/ T2434/ T2564/ T2614/ T2634/ T2694/ T2734/ T273XL4, 1000 ml, Yellow</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2425/ T2435/ T2775/ T277XL5 / T3785, 1000 ml, Light Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LLC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2426/ T2436/ T2776/ T277XL6 / T3786, 1000 ml, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LLM</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon CLI-226Bk/426Bk/ 526Bk/ 726Bk, 1000 ml, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 1000 ml, Dye, Black</t>
   </si>
   <si>
     <t>INKTEC-HP-8950-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2421,T2431,T2561, T2611, T2631, T2691, T2731, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LB</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon CLI-221Y/821Y/521Y, 1000 ml, Жълт</t>
-[...4 lines deleted...]
-  <si>
     <t>Комплект мастила, съвместими Epson 103 EcoTank, BK/C/M/Y  за  Epson L3151/L3150/L3111/L3110/L3230/L3260</t>
   </si>
   <si>
     <t>LF-INK-EPS-T00S64A</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon PGI-225Bk/425Bk/ 525Bk/ 725Bk, 1000 ml, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-5Bk, PG-40/50, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C905-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2551/T2601/ T2621/ T2690/ T2730/T273XL0, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-015-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC BT6000Bk, за Brother DCP-700W,DCP-T300,DCP-T500W, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-BR-6000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Black</t>
@@ -838,366 +814,294 @@
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Yellow</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C6578,C6615,C6625, 51641A,C1823, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-0002M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C4841,C4836A, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-0004C</t>
   </si>
   <si>
+    <t>Мастилница съвместима SJIC33P(K) black за  Epson POS TM-J7200/ TM-J7700, 50ml</t>
+  </si>
+  <si>
+    <t>LF-INK-EPS-SJIC33P</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LC</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon CLI-226C/426C/ 526C/ 726C, 1000 ml, Син</t>
-[...16 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-8C/PG-41/51, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-C908-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC Т6732-C13T67324A, за Epson L800/ L810/ L850/ L1800, 1L, Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6733-C13T67334A, за Epson L800/ L810/ L850/ L1800, 1L, Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC Т6734-C13T67344A, за Epson L800/ L810/ L850/ L1800, 1L, Yellow</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6735-C13T67354A, за Epson L800/ L810/ L850/ L1800, 1L, Light Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LLC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6736-C13T67364A, за Epson L800/ L810/ L850/ L1800, 1L, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LLM</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Epson T0825,Stylus Photo R285/R270/ R290/ R390/ RX59/P50, 1000 ml, Светло Син</t>
-[...10 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP C6578,C6615,C6625, 51641A,C1823, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-0002C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92 pigment, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-EPS-07LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP-5088,C9387A,C9392A-HP OfficetJet K550/K5300/L7380, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-5088M</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за  HP-5088,C9388A,C9393A-HP OfficetJet K550/K5300/L7380, 1000 ml, Жълт</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-6066C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-6066Y</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-01LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-01LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-01LY</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Epson T0826,Stylus Photo R285/R270/ R290/ R390/ P50, 1000 ml, Светло Червен</t>
-[...10 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP C6657,8727,51649А , Samsung C90,C80,C75, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-0006Y</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-8Y/PG-41/51, 1000 ml, Yellow</t>
   </si>
   <si>
     <t>INKTEC-C908-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP-5088,C9386A,C9391A-HP OfficetJet K550/K5300/L7380, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-5088C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6731-C13T67314A, за Epson L800/ L810/ L850/ L1800, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LB</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon CLI-221C/821C/521C, 1000 ml, Син</t>
-[...10 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP 8940LM ,Pigment, 1000 гр, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP 8940LY ,Pigment, 1000 гр, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-8PC/PG-52, 1000 ml, Светло Син</t>
   </si>
   <si>
     <t>INKTEC-C908-LLC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PG 240Bk, PG 540Bk, PG 83, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5040-1LB</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92/SX215, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-07LB</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за  HP и Samsung, H65,C8765,C8767, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-6065L</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh GC21M / GC31M / GC41M - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 1л, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0002-1LM</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh GC21M, 1Л, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0001-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson 0013LM- T0683,T0693,T0713, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-EPS-013-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, 1L, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LC</t>
-  </si>
-[...22 lines deleted...]
-    <t>INKTEC-DTI-1LC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1501,51 +1405,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D397"/>
+  <dimension ref="A1:D225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2086,205 +1990,205 @@
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40">
         <v>5.52</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>85</v>
       </c>
       <c r="C41">
         <v>5.52</v>
       </c>
       <c r="D41" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C42">
         <v>5.52</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" t="s">
         <v>89</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43">
-        <v>5.52</v>
+        <v>5.544</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C44">
         <v>5.544</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B45" t="s">
         <v>93</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45">
-        <v>5.544</v>
+        <v>6.132</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C46">
         <v>6.132</v>
       </c>
       <c r="D46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C47">
         <v>6.132</v>
       </c>
       <c r="D47" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C48">
         <v>6.132</v>
       </c>
       <c r="D48" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C49">
         <v>6.132</v>
       </c>
       <c r="D49" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
         <v>6.132</v>
       </c>
       <c r="D50" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
         <v>6.132</v>
       </c>
       <c r="D51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52">
         <v>6.132</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>109</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53">
         <v>6.132</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>111</v>
       </c>
       <c r="B54" t="s">
         <v>112</v>
       </c>
       <c r="C54">
         <v>6.132</v>
@@ -2366,205 +2270,205 @@
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>123</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60">
         <v>6.132</v>
       </c>
       <c r="D60" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>125</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61">
         <v>6.132</v>
       </c>
       <c r="D61" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62">
         <v>6.132</v>
       </c>
       <c r="D62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>129</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63">
         <v>6.132</v>
       </c>
       <c r="D63" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64">
-        <v>6.132</v>
+        <v>7.512</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>133</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
       </c>
       <c r="C65">
-        <v>7.512</v>
+        <v>8.388</v>
       </c>
       <c r="D65" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>135</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66">
-        <v>8.388</v>
+        <v>9.0</v>
       </c>
       <c r="D66" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>137</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67">
-        <v>9.0</v>
+        <v>9.204</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>139</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68">
         <v>9.204</v>
       </c>
       <c r="D68" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>141</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69">
         <v>9.204</v>
       </c>
       <c r="D69" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70">
         <v>9.204</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>145</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71">
         <v>9.204</v>
       </c>
       <c r="D71" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72">
-        <v>9.204</v>
+        <v>11.088</v>
       </c>
       <c r="D72" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73">
         <v>11.088</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>151</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74">
         <v>11.088</v>
@@ -2629,177 +2533,177 @@
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>161</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79">
         <v>11.088</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>163</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80">
-        <v>11.088</v>
+        <v>11.196</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>165</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81">
         <v>11.196</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>167</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82">
         <v>11.196</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>169</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83">
-        <v>11.196</v>
+        <v>11.484</v>
       </c>
       <c r="D83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>171</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84">
         <v>11.484</v>
       </c>
       <c r="D84" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>173</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>11.484</v>
       </c>
       <c r="D85" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>175</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86">
         <v>11.484</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87">
-        <v>11.484</v>
+        <v>11.496</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>179</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88">
-        <v>11.496</v>
+        <v>11.568</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>181</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89">
-        <v>11.568</v>
+        <v>11.592</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>183</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
       </c>
       <c r="C90">
         <v>11.592</v>
       </c>
       <c r="D90" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>185</v>
       </c>
       <c r="B91" t="s">
         <v>186</v>
@@ -2811,65 +2715,65 @@
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>187</v>
       </c>
       <c r="B92" t="s">
         <v>188</v>
       </c>
       <c r="C92">
         <v>11.592</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>189</v>
       </c>
       <c r="B93" t="s">
         <v>190</v>
       </c>
       <c r="C93">
-        <v>11.592</v>
+        <v>13.632</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>191</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
       </c>
       <c r="C94">
-        <v>13.632</v>
+        <v>16.944</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>193</v>
       </c>
       <c r="B95" t="s">
         <v>194</v>
       </c>
       <c r="C95">
         <v>16.944</v>
       </c>
       <c r="D95" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>195</v>
       </c>
       <c r="B96" t="s">
         <v>196</v>
@@ -2898,79 +2802,79 @@
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>199</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98">
         <v>16.944</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>201</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99">
         <v>16.944</v>
       </c>
       <c r="D99" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>203</v>
       </c>
       <c r="B100" t="s">
         <v>204</v>
       </c>
       <c r="C100">
         <v>16.944</v>
       </c>
       <c r="D100" t="s">
-        <v>86</v>
+        <v>205</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B101" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C101">
         <v>16.944</v>
       </c>
       <c r="D101" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102">
         <v>4.908</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>28</v>
       </c>
       <c r="B103" t="s">
         <v>29</v>
       </c>
       <c r="C103">
         <v>5.508</v>
@@ -3122,3989 +3026,1581 @@
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>82</v>
       </c>
       <c r="B114" t="s">
         <v>83</v>
       </c>
       <c r="C114">
         <v>5.52</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>84</v>
       </c>
       <c r="B115" t="s">
         <v>85</v>
       </c>
       <c r="C115">
         <v>5.52</v>
       </c>
       <c r="D115" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
+        <v>86</v>
+      </c>
+      <c r="B116" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C116">
         <v>5.52</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B117" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C117">
-        <v>5.52</v>
+        <v>5.544</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="B118" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="C118">
-        <v>5.544</v>
+        <v>6.132</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>125</v>
       </c>
       <c r="B119" t="s">
         <v>126</v>
       </c>
       <c r="C119">
         <v>6.132</v>
       </c>
       <c r="D119" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>127</v>
       </c>
       <c r="B120" t="s">
         <v>128</v>
       </c>
       <c r="C120">
         <v>6.132</v>
       </c>
       <c r="D120" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>129</v>
       </c>
       <c r="B121" t="s">
         <v>130</v>
       </c>
       <c r="C121">
         <v>6.132</v>
       </c>
       <c r="D121" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B122" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C122">
-        <v>6.132</v>
+        <v>8.388</v>
       </c>
       <c r="D122" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B123" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C123">
-        <v>8.388</v>
+        <v>9.204</v>
       </c>
       <c r="D123" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>139</v>
       </c>
       <c r="B124" t="s">
         <v>140</v>
       </c>
       <c r="C124">
         <v>9.204</v>
       </c>
       <c r="D124" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>141</v>
       </c>
       <c r="B125" t="s">
         <v>142</v>
       </c>
       <c r="C125">
         <v>9.204</v>
       </c>
       <c r="D125" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>143</v>
       </c>
       <c r="B126" t="s">
         <v>144</v>
       </c>
       <c r="C126">
         <v>9.204</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>145</v>
       </c>
       <c r="B127" t="s">
         <v>146</v>
       </c>
       <c r="C127">
         <v>9.204</v>
       </c>
       <c r="D127" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="B128" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="C128">
-        <v>9.204</v>
+        <v>11.484</v>
       </c>
       <c r="D128" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B129" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C129">
-        <v>11.484</v>
+        <v>11.568</v>
       </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B130" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C130">
-        <v>11.568</v>
+        <v>11.592</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>185</v>
       </c>
       <c r="B131" t="s">
         <v>186</v>
       </c>
       <c r="C131">
         <v>11.592</v>
       </c>
       <c r="D131" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>187</v>
       </c>
       <c r="B132" t="s">
         <v>188</v>
       </c>
       <c r="C132">
         <v>11.592</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="B133" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="C133">
-        <v>11.592</v>
+        <v>16.944</v>
       </c>
       <c r="D133" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B134" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C134">
         <v>16.944</v>
       </c>
       <c r="D134" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B135" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C135">
         <v>16.944</v>
       </c>
       <c r="D135" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B136" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C136">
         <v>16.944</v>
       </c>
       <c r="D136" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B137" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C137">
         <v>16.944</v>
       </c>
       <c r="D137" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B138" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C138">
         <v>16.944</v>
       </c>
       <c r="D138" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B139" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C139">
         <v>16.944</v>
       </c>
       <c r="D139" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B140" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C140">
         <v>16.944</v>
       </c>
       <c r="D140" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B141" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C141">
         <v>16.944</v>
       </c>
       <c r="D141" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B142" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C142">
-        <v>16.944</v>
+        <v>17.796</v>
       </c>
       <c r="D142" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B143" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C143">
-        <v>16.944</v>
+        <v>17.796</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B144" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C144">
-        <v>17.796</v>
+        <v>19.2</v>
       </c>
       <c r="D144" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B145" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C145">
-        <v>17.796</v>
+        <v>19.932</v>
       </c>
       <c r="D145" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B146" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C146">
-        <v>17.796</v>
+        <v>19.932</v>
       </c>
       <c r="D146" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B147" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C147">
-        <v>19.104</v>
+        <v>19.932</v>
       </c>
       <c r="D147" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B148" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C148">
-        <v>19.2</v>
+        <v>19.932</v>
       </c>
       <c r="D148" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B149" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C149">
         <v>19.932</v>
       </c>
       <c r="D149" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B150" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C150">
-        <v>19.932</v>
+        <v>19.944</v>
       </c>
       <c r="D150" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B151" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C151">
-        <v>19.932</v>
+        <v>20.244</v>
       </c>
       <c r="D151" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B152" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C152">
-        <v>19.932</v>
+        <v>20.244</v>
       </c>
       <c r="D152" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B153" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C153">
-        <v>19.932</v>
+        <v>20.364</v>
       </c>
       <c r="D153" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B154" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C154">
-        <v>19.932</v>
+        <v>20.58</v>
       </c>
       <c r="D154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B155" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C155">
-        <v>19.944</v>
+        <v>20.58</v>
       </c>
       <c r="D155" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B156" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C156">
-        <v>20.244</v>
+        <v>20.796</v>
       </c>
       <c r="D156" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B157" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C157">
-        <v>20.244</v>
+        <v>20.796</v>
       </c>
       <c r="D157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B158" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="C158">
-        <v>20.364</v>
+        <v>20.796</v>
       </c>
       <c r="D158" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B159" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C159">
-        <v>20.58</v>
+        <v>20.796</v>
       </c>
       <c r="D159" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B160" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C160">
-        <v>20.58</v>
+        <v>22.38</v>
       </c>
       <c r="D160" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B161" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C161">
-        <v>20.796</v>
+        <v>22.38</v>
       </c>
       <c r="D161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B162" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C162">
-        <v>20.796</v>
+        <v>22.8</v>
       </c>
       <c r="D162" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B163" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C163">
-        <v>20.796</v>
+        <v>23.256</v>
       </c>
       <c r="D163" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B164" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C164">
-        <v>20.796</v>
+        <v>23.4</v>
       </c>
       <c r="D164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B165" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C165">
-        <v>22.38</v>
+        <v>23.4</v>
       </c>
       <c r="D165" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B166" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C166">
-        <v>22.38</v>
+        <v>23.4</v>
       </c>
       <c r="D166" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B167" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C167">
-        <v>23.256</v>
+        <v>23.4</v>
       </c>
       <c r="D167" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B168" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C168">
         <v>23.4</v>
       </c>
       <c r="D168" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B169" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C169">
         <v>23.4</v>
       </c>
       <c r="D169" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B170" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C170">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D170" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B171" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C171">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B172" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C172">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D172" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B173" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C173">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D173" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B174" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C174">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D174" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B175" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C175">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D175" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B176" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C176">
-        <v>23.4</v>
+        <v>23.928</v>
       </c>
       <c r="D176" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B177" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C177">
         <v>23.928</v>
       </c>
       <c r="D177" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B178" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C178">
         <v>23.928</v>
       </c>
       <c r="D178" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B179" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C179">
         <v>23.928</v>
       </c>
       <c r="D179" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B180" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C180">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D180" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B181" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C181">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D181" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B182" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C182">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D182" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B183" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C183">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D183" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B184" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C184">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D184" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B185" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C185">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D185" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B186" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C186">
-        <v>23.928</v>
+        <v>24.024</v>
       </c>
       <c r="D186" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B187" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C187">
-        <v>23.928</v>
+        <v>24.192</v>
       </c>
       <c r="D187" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B188" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C188">
-        <v>23.928</v>
+        <v>25.404</v>
       </c>
       <c r="D188" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B189" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C189">
-        <v>23.928</v>
+        <v>25.848</v>
       </c>
       <c r="D189" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B190" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C190">
-        <v>24.024</v>
+        <v>26.004</v>
       </c>
       <c r="D190" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B191" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C191">
-        <v>24.024</v>
+        <v>26.004</v>
       </c>
       <c r="D191" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B192" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C192">
-        <v>24.024</v>
+        <v>26.064</v>
       </c>
       <c r="D192" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B193" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C193">
-        <v>24.024</v>
+        <v>26.124</v>
       </c>
       <c r="D193" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B194" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C194">
-        <v>24.024</v>
+        <v>26.196</v>
       </c>
       <c r="D194" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B195" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C195">
-        <v>24.024</v>
+        <v>29.004</v>
       </c>
       <c r="D195" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B196" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C196">
-        <v>24.024</v>
+        <v>29.004</v>
       </c>
       <c r="D196" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B197" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C197">
-        <v>24.024</v>
+        <v>33.132</v>
       </c>
       <c r="D197" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B198" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C198">
-        <v>24.024</v>
+        <v>33.132</v>
       </c>
       <c r="D198" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B199" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C199">
-        <v>24.192</v>
+        <v>33.636</v>
       </c>
       <c r="D199" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B200" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C200">
-        <v>24.276</v>
+        <v>35.58</v>
       </c>
       <c r="D200" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B201" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C201">
-        <v>24.276</v>
+        <v>35.58</v>
       </c>
       <c r="D201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="B202" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="C202">
-        <v>4.908</v>
+        <v>8.388</v>
       </c>
       <c r="D202" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
       <c r="B203" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="C203">
-        <v>5.508</v>
+        <v>11.484</v>
       </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>62</v>
+        <v>183</v>
       </c>
       <c r="B204" t="s">
-        <v>63</v>
+        <v>184</v>
       </c>
       <c r="C204">
-        <v>5.52</v>
+        <v>11.592</v>
       </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>64</v>
+        <v>185</v>
       </c>
       <c r="B205" t="s">
-        <v>65</v>
+        <v>186</v>
       </c>
       <c r="C205">
-        <v>5.52</v>
+        <v>11.592</v>
       </c>
       <c r="D205" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>66</v>
+        <v>187</v>
       </c>
       <c r="B206" t="s">
-        <v>67</v>
+        <v>188</v>
       </c>
       <c r="C206">
-        <v>5.52</v>
+        <v>11.592</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>68</v>
+        <v>230</v>
       </c>
       <c r="B207" t="s">
-        <v>69</v>
+        <v>231</v>
       </c>
       <c r="C207">
-        <v>5.52</v>
+        <v>19.2</v>
       </c>
       <c r="D207" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>70</v>
+        <v>236</v>
       </c>
       <c r="B208" t="s">
-        <v>71</v>
+        <v>237</v>
       </c>
       <c r="C208">
-        <v>5.52</v>
+        <v>19.932</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>72</v>
+        <v>238</v>
       </c>
       <c r="B209" t="s">
-        <v>73</v>
+        <v>239</v>
       </c>
       <c r="C209">
-        <v>5.52</v>
+        <v>19.932</v>
       </c>
       <c r="D209" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>74</v>
+        <v>240</v>
       </c>
       <c r="B210" t="s">
-        <v>75</v>
+        <v>241</v>
       </c>
       <c r="C210">
-        <v>5.52</v>
+        <v>19.932</v>
       </c>
       <c r="D210" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>76</v>
+        <v>256</v>
       </c>
       <c r="B211" t="s">
-        <v>77</v>
+        <v>257</v>
       </c>
       <c r="C211">
-        <v>5.52</v>
+        <v>20.796</v>
       </c>
       <c r="D211" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>78</v>
+        <v>258</v>
       </c>
       <c r="B212" t="s">
-        <v>79</v>
+        <v>259</v>
       </c>
       <c r="C212">
-        <v>5.52</v>
+        <v>20.796</v>
       </c>
       <c r="D212" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>80</v>
+        <v>260</v>
       </c>
       <c r="B213" t="s">
-        <v>81</v>
+        <v>261</v>
       </c>
       <c r="C213">
-        <v>5.52</v>
+        <v>20.796</v>
       </c>
       <c r="D213" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>82</v>
+        <v>266</v>
       </c>
       <c r="B214" t="s">
-        <v>83</v>
+        <v>267</v>
       </c>
       <c r="C214">
-        <v>5.52</v>
+        <v>22.8</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>84</v>
+        <v>272</v>
       </c>
       <c r="B215" t="s">
-        <v>85</v>
+        <v>273</v>
       </c>
       <c r="C215">
-        <v>5.52</v>
+        <v>23.4</v>
       </c>
       <c r="D215" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="B216" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="C216">
-        <v>5.52</v>
+        <v>23.4</v>
       </c>
       <c r="D216" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>89</v>
+        <v>276</v>
       </c>
       <c r="B217" t="s">
-        <v>90</v>
+        <v>277</v>
       </c>
       <c r="C217">
-        <v>5.52</v>
+        <v>23.4</v>
       </c>
       <c r="D217" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>93</v>
+        <v>278</v>
       </c>
       <c r="B218" t="s">
-        <v>94</v>
+        <v>279</v>
       </c>
       <c r="C218">
-        <v>5.544</v>
+        <v>23.4</v>
       </c>
       <c r="D218" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>125</v>
+        <v>280</v>
       </c>
       <c r="B219" t="s">
-        <v>126</v>
+        <v>281</v>
       </c>
       <c r="C219">
-        <v>6.132</v>
+        <v>23.4</v>
       </c>
       <c r="D219" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>127</v>
+        <v>310</v>
       </c>
       <c r="B220" t="s">
-        <v>128</v>
+        <v>311</v>
       </c>
       <c r="C220">
-        <v>6.132</v>
+        <v>24.024</v>
       </c>
       <c r="D220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>129</v>
+        <v>312</v>
       </c>
       <c r="B221" t="s">
-        <v>130</v>
+        <v>313</v>
       </c>
       <c r="C221">
-        <v>6.132</v>
+        <v>24.024</v>
       </c>
       <c r="D221" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>131</v>
+        <v>314</v>
       </c>
       <c r="B222" t="s">
-        <v>132</v>
+        <v>315</v>
       </c>
       <c r="C222">
-        <v>6.132</v>
+        <v>24.024</v>
       </c>
       <c r="D222" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>135</v>
+        <v>316</v>
       </c>
       <c r="B223" t="s">
-        <v>136</v>
+        <v>317</v>
       </c>
       <c r="C223">
-        <v>8.388</v>
+        <v>24.192</v>
       </c>
       <c r="D223" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>139</v>
+        <v>346</v>
       </c>
       <c r="B224" t="s">
-        <v>140</v>
+        <v>347</v>
       </c>
       <c r="C224">
-        <v>9.204</v>
+        <v>35.58</v>
       </c>
       <c r="D224" t="s">
-        <v>6</v>
-[...2406 lines deleted...]
-      <c r="D396" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D397"/>
+  <autoFilter ref="A1:D225"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>