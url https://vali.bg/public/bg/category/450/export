--- v6 (2026-05-06)
+++ v7 (2026-05-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$225</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP01- HP51645/C6615,51640A, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-H01-100M</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-511/CL-211 /CL-811/CL-513, 100 ml, Cyan</t>
   </si>
   <si>
@@ -710,50 +710,53 @@
     <t>INKTEC-EPS-014-1LLC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2426/ T2436/ T2776/ T277XL6 / T3786, 1000 ml, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LLM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 1000 ml, Dye, Black</t>
   </si>
   <si>
     <t>INKTEC-HP-8950-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2421,T2431,T2561, T2611, T2631, T2691, T2731, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LB</t>
   </si>
   <si>
     <t>Комплект мастила, съвместими Epson 103 EcoTank, BK/C/M/Y  за  Epson L3151/L3150/L3111/L3110/L3230/L3260</t>
   </si>
   <si>
     <t>LF-INK-EPS-T00S64A</t>
+  </si>
+  <si>
+    <t>на път</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-5Bk, PG-40/50, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C905-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2551/T2601/ T2621/ T2690/ T2730/T273XL0, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-015-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC BT6000Bk, за Brother DCP-700W,DCP-T300,DCP-T500W, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-BR-6000-01LB</t>
   </si>
@@ -3278,51 +3281,51 @@
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>187</v>
       </c>
       <c r="B132" t="s">
         <v>188</v>
       </c>
       <c r="C132">
         <v>11.592</v>
       </c>
       <c r="D132" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>208</v>
       </c>
       <c r="B133" t="s">
         <v>209</v>
       </c>
       <c r="C133">
         <v>16.944</v>
       </c>
       <c r="D133" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>210</v>
       </c>
       <c r="B134" t="s">
         <v>211</v>
       </c>
       <c r="C134">
         <v>16.944</v>
       </c>
       <c r="D134" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>212</v>
       </c>
       <c r="B135" t="s">
         <v>213</v>
       </c>
       <c r="C135">
         <v>16.944</v>
@@ -3432,843 +3435,843 @@
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>228</v>
       </c>
       <c r="B143" t="s">
         <v>229</v>
       </c>
       <c r="C143">
         <v>17.796</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>230</v>
       </c>
       <c r="B144" t="s">
         <v>231</v>
       </c>
       <c r="C144">
         <v>19.2</v>
       </c>
       <c r="D144" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B145" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C145">
         <v>19.932</v>
       </c>
       <c r="D145" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B146" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C146">
         <v>19.932</v>
       </c>
       <c r="D146" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B147" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C147">
         <v>19.932</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B148" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C148">
         <v>19.932</v>
       </c>
       <c r="D148" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B149" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C149">
         <v>19.932</v>
       </c>
       <c r="D149" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B150" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C150">
         <v>19.944</v>
       </c>
       <c r="D150" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B151" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C151">
         <v>20.244</v>
       </c>
       <c r="D151" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B152" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C152">
         <v>20.244</v>
       </c>
       <c r="D152" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B153" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C153">
         <v>20.364</v>
       </c>
       <c r="D153" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B154" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C154">
         <v>20.58</v>
       </c>
       <c r="D154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B155" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C155">
         <v>20.58</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B156" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C156">
         <v>20.796</v>
       </c>
       <c r="D156" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B157" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C157">
         <v>20.796</v>
       </c>
       <c r="D157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B158" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C158">
         <v>20.796</v>
       </c>
       <c r="D158" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B159" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C159">
         <v>20.796</v>
       </c>
       <c r="D159" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B160" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C160">
         <v>22.38</v>
       </c>
       <c r="D160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B161" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C161">
         <v>22.38</v>
       </c>
       <c r="D161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B162" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C162">
         <v>22.8</v>
       </c>
       <c r="D162" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B163" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C163">
         <v>23.256</v>
       </c>
       <c r="D163" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B164" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C164">
         <v>23.4</v>
       </c>
       <c r="D164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B165" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C165">
         <v>23.4</v>
       </c>
       <c r="D165" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B166" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C166">
         <v>23.4</v>
       </c>
       <c r="D166" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B167" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C167">
         <v>23.4</v>
       </c>
       <c r="D167" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B168" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C168">
         <v>23.4</v>
       </c>
       <c r="D168" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B169" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C169">
         <v>23.4</v>
       </c>
       <c r="D169" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B170" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C170">
         <v>23.928</v>
       </c>
       <c r="D170" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B171" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C171">
         <v>23.928</v>
       </c>
       <c r="D171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B172" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C172">
         <v>23.928</v>
       </c>
       <c r="D172" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B173" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C173">
         <v>23.928</v>
       </c>
       <c r="D173" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B174" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C174">
         <v>23.928</v>
       </c>
       <c r="D174" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B175" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C175">
         <v>23.928</v>
       </c>
       <c r="D175" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B176" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C176">
         <v>23.928</v>
       </c>
       <c r="D176" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B177" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C177">
         <v>23.928</v>
       </c>
       <c r="D177" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B178" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C178">
         <v>23.928</v>
       </c>
       <c r="D178" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B179" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C179">
         <v>23.928</v>
       </c>
       <c r="D179" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B180" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C180">
         <v>24.024</v>
       </c>
       <c r="D180" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B181" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C181">
         <v>24.024</v>
       </c>
       <c r="D181" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B182" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C182">
         <v>24.024</v>
       </c>
       <c r="D182" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B183" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C183">
         <v>24.024</v>
       </c>
       <c r="D183" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B184" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C184">
         <v>24.024</v>
       </c>
       <c r="D184" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B185" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C185">
         <v>24.024</v>
       </c>
       <c r="D185" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B186" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C186">
         <v>24.024</v>
       </c>
       <c r="D186" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B187" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C187">
         <v>24.192</v>
       </c>
       <c r="D187" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B188" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C188">
         <v>25.404</v>
       </c>
       <c r="D188" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B189" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C189">
         <v>25.848</v>
       </c>
       <c r="D189" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B190" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C190">
         <v>26.004</v>
       </c>
       <c r="D190" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B191" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C191">
         <v>26.004</v>
       </c>
       <c r="D191" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B192" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C192">
         <v>26.064</v>
       </c>
       <c r="D192" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B193" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C193">
         <v>26.124</v>
       </c>
       <c r="D193" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B194" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C194">
         <v>26.196</v>
       </c>
       <c r="D194" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B195" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C195">
         <v>29.004</v>
       </c>
       <c r="D195" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B196" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C196">
         <v>29.004</v>
       </c>
       <c r="D196" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B197" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C197">
         <v>33.132</v>
       </c>
       <c r="D197" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B198" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C198">
         <v>33.132</v>
       </c>
       <c r="D198" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B199" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C199">
         <v>33.636</v>
       </c>
       <c r="D199" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B200" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C200">
         <v>35.58</v>
       </c>
       <c r="D200" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B201" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C201">
         <v>35.58</v>
       </c>
       <c r="D201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>133</v>
       </c>
       <c r="B202" t="s">
         <v>134</v>
       </c>
       <c r="C202">
         <v>8.388</v>
       </c>
       <c r="D202" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>175</v>
@@ -4314,283 +4317,283 @@
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>187</v>
       </c>
       <c r="B206" t="s">
         <v>188</v>
       </c>
       <c r="C206">
         <v>11.592</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>230</v>
       </c>
       <c r="B207" t="s">
         <v>231</v>
       </c>
       <c r="C207">
         <v>19.2</v>
       </c>
       <c r="D207" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B208" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C208">
         <v>19.932</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B209" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C209">
         <v>19.932</v>
       </c>
       <c r="D209" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B210" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C210">
         <v>19.932</v>
       </c>
       <c r="D210" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B211" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C211">
         <v>20.796</v>
       </c>
       <c r="D211" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B212" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C212">
         <v>20.796</v>
       </c>
       <c r="D212" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B213" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C213">
         <v>20.796</v>
       </c>
       <c r="D213" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B214" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C214">
         <v>22.8</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B215" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C215">
         <v>23.4</v>
       </c>
       <c r="D215" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B216" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C216">
         <v>23.4</v>
       </c>
       <c r="D216" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B217" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C217">
         <v>23.4</v>
       </c>
       <c r="D217" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B218" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C218">
         <v>23.4</v>
       </c>
       <c r="D218" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B219" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C219">
         <v>23.4</v>
       </c>
       <c r="D219" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B220" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C220">
         <v>24.024</v>
       </c>
       <c r="D220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B221" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C221">
         <v>24.024</v>
       </c>
       <c r="D221" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B222" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C222">
         <v>24.024</v>
       </c>
       <c r="D222" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B223" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C223">
         <v>24.192</v>
       </c>
       <c r="D223" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B224" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C224">
         <v>35.58</v>
       </c>
       <c r="D224" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D225"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 