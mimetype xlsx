--- v7 (2026-05-31)
+++ v8 (2026-06-21)
@@ -184,50 +184,53 @@
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-8M/PG-41/51, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-C908-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0822 Stylus Photo R285/R270/ R290/ R390/ RX590/ P50, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0823,Stylus Photo R285/ R270/ R290/ R390/ RX590/P50, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0825,Stylus Photo R285/R270/ R290/ R390/ RX59/P50, 100 ml, Light Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-100LC</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-100Y</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Cyan</t>
@@ -322,53 +325,50 @@
   <si>
     <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-HP-6066-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-6066-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-220Bk/520Bk/BCI-320BK, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C9020-100B</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-225Bk/425Bk/ 525Bk/ 725Bk, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C5025-100MB</t>
   </si>
   <si>
-    <t>не е в наличност</t>
-[...1 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP-5088,C9386A,C9391A-HP OfficetJet K550/K5300/L7380, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-HP-5088-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson R200/R300,T0483, T0493, T0773, T0783, 100 ml, Червен</t>
@@ -712,63 +712,63 @@
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2426/ T2436/ T2776/ T277XL6 / T3786, 1000 ml, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LLM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 1000 ml, Dye, Black</t>
   </si>
   <si>
     <t>INKTEC-HP-8950-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2421,T2431,T2561, T2611, T2631, T2691, T2731, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LB</t>
   </si>
   <si>
     <t>Комплект мастила, съвместими Epson 103 EcoTank, BK/C/M/Y  за  Epson L3151/L3150/L3111/L3110/L3230/L3260</t>
   </si>
   <si>
     <t>LF-INK-EPS-T00S64A</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-5Bk, PG-40/50, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C905-1LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson, T2551/T2601/ T2621/ T2690/ T2730/T273XL0, 1000 ml, Black</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-015-1LB</t>
+  </si>
+  <si>
     <t>на път</t>
-  </si>
-[...10 lines deleted...]
-    <t>INKTEC-EPS-015-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC BT6000Bk, за Brother DCP-700W,DCP-T300,DCP-T500W, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-BR-6000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP-5088,OfficetJet K550/K5300/L7380, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-5088B</t>
   </si>
@@ -1783,401 +1783,401 @@
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25">
         <v>5.52</v>
       </c>
       <c r="D25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26">
         <v>5.52</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27">
         <v>5.52</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C28">
         <v>5.52</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C29">
         <v>5.52</v>
       </c>
       <c r="D29" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C30">
         <v>5.52</v>
       </c>
       <c r="D30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C31">
         <v>5.52</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>5.52</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C33">
         <v>5.52</v>
       </c>
       <c r="D33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C34">
         <v>5.52</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C35">
         <v>5.52</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C36">
         <v>5.52</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B37" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C37">
         <v>5.52</v>
       </c>
       <c r="D37" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B38" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C38">
         <v>5.52</v>
       </c>
       <c r="D38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C39">
         <v>5.52</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B40" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C40">
         <v>5.52</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B41" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C41">
         <v>5.52</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B42" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C42">
         <v>5.52</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B43" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C43">
         <v>5.544</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B44" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C44">
         <v>5.544</v>
       </c>
       <c r="D44" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B45" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C45">
         <v>6.132</v>
       </c>
       <c r="D45" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C46">
         <v>6.132</v>
       </c>
       <c r="D46" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B47" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C47">
         <v>6.132</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B48" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C48">
         <v>6.132</v>
       </c>
       <c r="D48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B49" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C49">
         <v>6.132</v>
       </c>
       <c r="D49" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
         <v>6.132</v>
       </c>
       <c r="D50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
         <v>6.132</v>
       </c>
       <c r="D51" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52">
         <v>6.132</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>109</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53">
         <v>6.132</v>
@@ -2581,65 +2581,65 @@
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>167</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82">
         <v>11.196</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>169</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83">
         <v>11.484</v>
       </c>
       <c r="D83" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>171</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84">
         <v>11.484</v>
       </c>
       <c r="D84" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>173</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>11.484</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>175</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86">
         <v>11.484</v>
@@ -2805,51 +2805,51 @@
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>199</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98">
         <v>16.944</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>201</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99">
         <v>16.944</v>
       </c>
       <c r="D99" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>203</v>
       </c>
       <c r="B100" t="s">
         <v>204</v>
       </c>
       <c r="C100">
         <v>16.944</v>
       </c>
       <c r="D100" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>206</v>
       </c>
       <c r="B101" t="s">
         <v>207</v>
       </c>
       <c r="C101">
         <v>16.944</v>
@@ -2866,236 +2866,236 @@
         <v>22</v>
       </c>
       <c r="C102">
         <v>4.908</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>28</v>
       </c>
       <c r="B103" t="s">
         <v>29</v>
       </c>
       <c r="C103">
         <v>5.508</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B104" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C104">
         <v>5.52</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B105" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C105">
         <v>5.52</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B106" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C106">
         <v>5.52</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B107" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C107">
         <v>5.52</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B108" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C108">
         <v>5.52</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B109" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C109">
         <v>5.52</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B110" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C110">
         <v>5.52</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B111" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C111">
         <v>5.52</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B112" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C112">
         <v>5.52</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B113" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C113">
         <v>5.52</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B114" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C114">
         <v>5.52</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B115" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C115">
         <v>5.52</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B116" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C116">
         <v>5.52</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B117" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C117">
         <v>5.544</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>123</v>
       </c>
       <c r="B118" t="s">
         <v>124</v>
       </c>
       <c r="C118">
         <v>6.132</v>
       </c>
       <c r="D118" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>125</v>
@@ -3295,79 +3295,79 @@
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>208</v>
       </c>
       <c r="B133" t="s">
         <v>209</v>
       </c>
       <c r="C133">
         <v>16.944</v>
       </c>
       <c r="D133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>210</v>
       </c>
       <c r="B134" t="s">
         <v>211</v>
       </c>
       <c r="C134">
         <v>16.944</v>
       </c>
       <c r="D134" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>212</v>
       </c>
       <c r="B135" t="s">
         <v>213</v>
       </c>
       <c r="C135">
         <v>16.944</v>
       </c>
       <c r="D135" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>214</v>
       </c>
       <c r="B136" t="s">
         <v>215</v>
       </c>
       <c r="C136">
         <v>16.944</v>
       </c>
       <c r="D136" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>216</v>
       </c>
       <c r="B137" t="s">
         <v>217</v>
       </c>
       <c r="C137">
         <v>16.944</v>
       </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>218</v>
       </c>
       <c r="B138" t="s">
         <v>219</v>
       </c>
       <c r="C138">
         <v>16.944</v>
@@ -3407,163 +3407,163 @@
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>224</v>
       </c>
       <c r="B141" t="s">
         <v>225</v>
       </c>
       <c r="C141">
         <v>16.944</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>226</v>
       </c>
       <c r="B142" t="s">
         <v>227</v>
       </c>
       <c r="C142">
         <v>17.796</v>
       </c>
       <c r="D142" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>228</v>
       </c>
       <c r="B143" t="s">
         <v>229</v>
       </c>
       <c r="C143">
         <v>17.796</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>230</v>
       </c>
       <c r="B144" t="s">
         <v>231</v>
       </c>
       <c r="C144">
         <v>19.2</v>
       </c>
       <c r="D144" t="s">
-        <v>232</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
+        <v>232</v>
+      </c>
+      <c r="B145" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C145">
         <v>19.932</v>
       </c>
       <c r="D145" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
+        <v>234</v>
+      </c>
+      <c r="B146" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C146">
         <v>19.932</v>
       </c>
       <c r="D146" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>237</v>
       </c>
       <c r="B147" t="s">
         <v>238</v>
       </c>
       <c r="C147">
         <v>19.932</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>239</v>
       </c>
       <c r="B148" t="s">
         <v>240</v>
       </c>
       <c r="C148">
         <v>19.932</v>
       </c>
       <c r="D148" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>241</v>
       </c>
       <c r="B149" t="s">
         <v>242</v>
       </c>
       <c r="C149">
         <v>19.932</v>
       </c>
       <c r="D149" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>243</v>
       </c>
       <c r="B150" t="s">
         <v>244</v>
       </c>
       <c r="C150">
         <v>19.944</v>
       </c>
       <c r="D150" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>245</v>
       </c>
       <c r="B151" t="s">
         <v>246</v>
       </c>
       <c r="C151">
         <v>20.244</v>
       </c>
       <c r="D151" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>247</v>
       </c>
       <c r="B152" t="s">
         <v>248</v>
       </c>
       <c r="C152">
         <v>20.244</v>
@@ -3603,93 +3603,93 @@
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>253</v>
       </c>
       <c r="B155" t="s">
         <v>254</v>
       </c>
       <c r="C155">
         <v>20.58</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>255</v>
       </c>
       <c r="B156" t="s">
         <v>256</v>
       </c>
       <c r="C156">
         <v>20.796</v>
       </c>
       <c r="D156" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>257</v>
       </c>
       <c r="B157" t="s">
         <v>258</v>
       </c>
       <c r="C157">
         <v>20.796</v>
       </c>
       <c r="D157" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>259</v>
       </c>
       <c r="B158" t="s">
         <v>260</v>
       </c>
       <c r="C158">
         <v>20.796</v>
       </c>
       <c r="D158" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>261</v>
       </c>
       <c r="B159" t="s">
         <v>262</v>
       </c>
       <c r="C159">
         <v>20.796</v>
       </c>
       <c r="D159" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>263</v>
       </c>
       <c r="B160" t="s">
         <v>264</v>
       </c>
       <c r="C160">
         <v>22.38</v>
       </c>
       <c r="D160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>265</v>
       </c>
       <c r="B161" t="s">
         <v>266</v>
       </c>
       <c r="C161">
         <v>22.38</v>
@@ -3729,149 +3729,149 @@
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>271</v>
       </c>
       <c r="B164" t="s">
         <v>272</v>
       </c>
       <c r="C164">
         <v>23.4</v>
       </c>
       <c r="D164" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>273</v>
       </c>
       <c r="B165" t="s">
         <v>274</v>
       </c>
       <c r="C165">
         <v>23.4</v>
       </c>
       <c r="D165" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>275</v>
       </c>
       <c r="B166" t="s">
         <v>276</v>
       </c>
       <c r="C166">
         <v>23.4</v>
       </c>
       <c r="D166" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>277</v>
       </c>
       <c r="B167" t="s">
         <v>278</v>
       </c>
       <c r="C167">
         <v>23.4</v>
       </c>
       <c r="D167" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>279</v>
       </c>
       <c r="B168" t="s">
         <v>280</v>
       </c>
       <c r="C168">
         <v>23.4</v>
       </c>
       <c r="D168" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>281</v>
       </c>
       <c r="B169" t="s">
         <v>282</v>
       </c>
       <c r="C169">
         <v>23.4</v>
       </c>
       <c r="D169" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>283</v>
       </c>
       <c r="B170" t="s">
         <v>284</v>
       </c>
       <c r="C170">
         <v>23.928</v>
       </c>
       <c r="D170" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>285</v>
       </c>
       <c r="B171" t="s">
         <v>286</v>
       </c>
       <c r="C171">
         <v>23.928</v>
       </c>
       <c r="D171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>287</v>
       </c>
       <c r="B172" t="s">
         <v>288</v>
       </c>
       <c r="C172">
         <v>23.928</v>
       </c>
       <c r="D172" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>289</v>
       </c>
       <c r="B173" t="s">
         <v>290</v>
       </c>
       <c r="C173">
         <v>23.928</v>
       </c>
       <c r="D173" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>291</v>
       </c>
       <c r="B174" t="s">
         <v>292</v>
       </c>
       <c r="C174">
         <v>23.928</v>
@@ -3953,51 +3953,51 @@
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>303</v>
       </c>
       <c r="B180" t="s">
         <v>304</v>
       </c>
       <c r="C180">
         <v>24.024</v>
       </c>
       <c r="D180" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>305</v>
       </c>
       <c r="B181" t="s">
         <v>306</v>
       </c>
       <c r="C181">
         <v>24.024</v>
       </c>
       <c r="D181" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>307</v>
       </c>
       <c r="B182" t="s">
         <v>308</v>
       </c>
       <c r="C182">
         <v>24.024</v>
       </c>
       <c r="D182" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>309</v>
       </c>
       <c r="B183" t="s">
         <v>310</v>
       </c>
       <c r="C183">
         <v>24.024</v>
@@ -4037,51 +4037,51 @@
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>315</v>
       </c>
       <c r="B186" t="s">
         <v>316</v>
       </c>
       <c r="C186">
         <v>24.024</v>
       </c>
       <c r="D186" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>317</v>
       </c>
       <c r="B187" t="s">
         <v>318</v>
       </c>
       <c r="C187">
         <v>24.192</v>
       </c>
       <c r="D187" t="s">
-        <v>25</v>
+        <v>236</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>319</v>
       </c>
       <c r="B188" t="s">
         <v>320</v>
       </c>
       <c r="C188">
         <v>25.404</v>
       </c>
       <c r="D188" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>321</v>
       </c>
       <c r="B189" t="s">
         <v>322</v>
       </c>
       <c r="C189">
         <v>25.848</v>
@@ -4135,65 +4135,65 @@
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>329</v>
       </c>
       <c r="B193" t="s">
         <v>330</v>
       </c>
       <c r="C193">
         <v>26.124</v>
       </c>
       <c r="D193" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>331</v>
       </c>
       <c r="B194" t="s">
         <v>332</v>
       </c>
       <c r="C194">
         <v>26.196</v>
       </c>
       <c r="D194" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>333</v>
       </c>
       <c r="B195" t="s">
         <v>334</v>
       </c>
       <c r="C195">
         <v>29.004</v>
       </c>
       <c r="D195" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>335</v>
       </c>
       <c r="B196" t="s">
         <v>336</v>
       </c>
       <c r="C196">
         <v>29.004</v>
       </c>
       <c r="D196" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>337</v>
       </c>
       <c r="B197" t="s">
         <v>338</v>
       </c>
       <c r="C197">
         <v>33.132</v>
@@ -4205,51 +4205,51 @@
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>339</v>
       </c>
       <c r="B198" t="s">
         <v>340</v>
       </c>
       <c r="C198">
         <v>33.132</v>
       </c>
       <c r="D198" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>341</v>
       </c>
       <c r="B199" t="s">
         <v>342</v>
       </c>
       <c r="C199">
         <v>33.636</v>
       </c>
       <c r="D199" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>343</v>
       </c>
       <c r="B200" t="s">
         <v>344</v>
       </c>
       <c r="C200">
         <v>35.58</v>
       </c>
       <c r="D200" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>345</v>
       </c>
       <c r="B201" t="s">
         <v>346</v>
       </c>
       <c r="C201">
         <v>35.58</v>
@@ -4317,219 +4317,219 @@
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>187</v>
       </c>
       <c r="B206" t="s">
         <v>188</v>
       </c>
       <c r="C206">
         <v>11.592</v>
       </c>
       <c r="D206" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>230</v>
       </c>
       <c r="B207" t="s">
         <v>231</v>
       </c>
       <c r="C207">
         <v>19.2</v>
       </c>
       <c r="D207" t="s">
-        <v>232</v>
+        <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>237</v>
       </c>
       <c r="B208" t="s">
         <v>238</v>
       </c>
       <c r="C208">
         <v>19.932</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>239</v>
       </c>
       <c r="B209" t="s">
         <v>240</v>
       </c>
       <c r="C209">
         <v>19.932</v>
       </c>
       <c r="D209" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>241</v>
       </c>
       <c r="B210" t="s">
         <v>242</v>
       </c>
       <c r="C210">
         <v>19.932</v>
       </c>
       <c r="D210" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>257</v>
       </c>
       <c r="B211" t="s">
         <v>258</v>
       </c>
       <c r="C211">
         <v>20.796</v>
       </c>
       <c r="D211" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>259</v>
       </c>
       <c r="B212" t="s">
         <v>260</v>
       </c>
       <c r="C212">
         <v>20.796</v>
       </c>
       <c r="D212" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>261</v>
       </c>
       <c r="B213" t="s">
         <v>262</v>
       </c>
       <c r="C213">
         <v>20.796</v>
       </c>
       <c r="D213" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>267</v>
       </c>
       <c r="B214" t="s">
         <v>268</v>
       </c>
       <c r="C214">
         <v>22.8</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>273</v>
       </c>
       <c r="B215" t="s">
         <v>274</v>
       </c>
       <c r="C215">
         <v>23.4</v>
       </c>
       <c r="D215" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>275</v>
       </c>
       <c r="B216" t="s">
         <v>276</v>
       </c>
       <c r="C216">
         <v>23.4</v>
       </c>
       <c r="D216" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>277</v>
       </c>
       <c r="B217" t="s">
         <v>278</v>
       </c>
       <c r="C217">
         <v>23.4</v>
       </c>
       <c r="D217" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>279</v>
       </c>
       <c r="B218" t="s">
         <v>280</v>
       </c>
       <c r="C218">
         <v>23.4</v>
       </c>
       <c r="D218" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>281</v>
       </c>
       <c r="B219" t="s">
         <v>282</v>
       </c>
       <c r="C219">
         <v>23.4</v>
       </c>
       <c r="D219" t="s">
-        <v>102</v>
+        <v>236</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>311</v>
       </c>
       <c r="B220" t="s">
         <v>312</v>
       </c>
       <c r="C220">
         <v>24.024</v>
       </c>
       <c r="D220" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>313</v>
       </c>
       <c r="B221" t="s">
         <v>314</v>
       </c>
       <c r="C221">
         <v>24.024</v>
@@ -4541,51 +4541,51 @@
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>315</v>
       </c>
       <c r="B222" t="s">
         <v>316</v>
       </c>
       <c r="C222">
         <v>24.024</v>
       </c>
       <c r="D222" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>317</v>
       </c>
       <c r="B223" t="s">
         <v>318</v>
       </c>
       <c r="C223">
         <v>24.192</v>
       </c>
       <c r="D223" t="s">
-        <v>25</v>
+        <v>236</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>347</v>
       </c>
       <c r="B224" t="s">
         <v>348</v>
       </c>
       <c r="C224">
         <v>35.58</v>
       </c>
       <c r="D224" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D225"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>