--- v8 (2026-06-21)
+++ v9 (2026-07-30)
@@ -94,383 +94,389 @@
   <si>
     <t>INKTEC-EPS-004-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson C64/C84,T0324, T0424, T0444, T0474, 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-EPS-004-100Y</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C6657,C8728A, 51649, 100ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-HP-0006-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92/SX215, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-EPS-007-100B</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за  HP CB319/CB324/No564/364, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-7064-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP и Samsung, H05,C6656,C8727, C9351, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-H05-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8Y/PG-41/51, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-100Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-221Bk/821BK/521Bk, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C9021-100B</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-221C/821C/521C, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-C9021-100C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-221M/821M/521M , 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-C9021-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-221Y/821Y/521Y, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-C9021-100Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-226Bk/426Bk/ 526Bk/ 726Bk, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C5026-100MB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-226Y/426Y/ 526Y/ 726Yт, 100 ml, Жъл</t>
+  </si>
+  <si>
+    <t>INKTEC-C5026-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-226M/426M/ 526M/ 726M, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-C5026-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8M/PG-41/51, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson T0822 Stylus Photo R285/R270/ R290/ R390/ RX590/ P50, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-009-10-100C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson T0823,Stylus Photo R285/ R270/ R290/ R390/ RX590/P50, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-009-10-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson T0825,Stylus Photo R285/R270/ R290/ R390/ RX59/P50, 100 ml, Light Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-009-10-100LC</t>
+  </si>
+  <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-8940-100C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-8940-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-8940-100Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-1061-100MB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-1061-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-1061-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-1061-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500 Bk, MB2020/5020/5070/iB4020, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-100MB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, 100 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000D-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000D-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Червен, 100 ml</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000D-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, Син, 100 ml</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-0090-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-0090-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon GI-490/790/890/990, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-0090-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP-5088,C9387A,C9392A-HP OfficetJet K550/K5300/L7380, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP,CB316/CB321/No564/364/CD971/564XL, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-7064-100MB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP и Samsung, H65,C8765,C8767, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-H65-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-220Bk/520Bk/BCI-320BK, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C9020-100B</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-225Bk/425Bk/ 525Bk/ 725Bk, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C5025-100MB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-C5041-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-C5041-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-C5041-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP-5088,C9386A,C9391A-HP OfficetJet K550/K5300/L7380, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088-100C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson R200/R300,T0483, T0493, T0773, T0783, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-005-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson R200/R300,T0484, T0494, T0774, T0784, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-005-100Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92 pigment, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-007-100M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92 pigment, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-007-100Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-4060-100C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP CC640/CC641/No-300/901, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-4060-100Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP  CB364/564/364/CB317/CB322, 100 ml, Фото Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-7064-100MPB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP CB317/CB32/No564/364, 100 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-7064-100MC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP CB319/CB324/No564/364, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-7064-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-4060-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-100MM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-100MY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-007-100C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило за Epson L4150/L4160/L6160/L6170/L6190 WiFi MFP, 70 ml, Cyan</t>
+  </si>
+  <si>
+    <t>EPS-INK-C13T03V24A</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP-5088,OfficetJet K550/K5300/L7380, 100 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088-100BL</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за Brother LC1100Bk/LC980Bk/LC67BK/C/M/Y, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-BR-1100-100MM</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за  HP CB319/CB324/No564/364, 100 ml, Жълт</t>
-[...325 lines deleted...]
-  <si>
     <t>Гел INKTEC Ricoh GC21K / GC31K / GC41K - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 100мл, черен</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0002-100MB</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh GC21M / GC31M / GC41M - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 100мл, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0002-100MM</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh GC21C / GC31C / GC41C - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 100мл, cyan</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0001-100MC</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh RC-1MS1/ RC-1M01/ RC-1M11/ GC21MS/ GC21M/ GC21MH, 100мл, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0001-100MM</t>
   </si>
   <si>
     <t xml:space="preserve">Гел INKTEC Ricoh GC21Y / GC31Y / GC41Y - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 100мл, Yellow </t>
@@ -553,102 +559,96 @@
   <si>
     <t>Бутилка с мастило INKTEC за Canon PG-240 Bk/PG-540Bk /640Bk/740Bk/88/240XL/540XL/640XL/740X, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C5040-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-5Bk, PG-40/50, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C905-100B</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 100ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-100B</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PG-250 Bk/250XL/550XL/540XL - IP7220 MG5420 MG6320 MX722 MX922, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5050-100MB</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Жълт</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-100B</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 100ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 100ml, Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 100ml, Yellow</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-100Y</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за Brother LC1100Bk/LC980Bk/LC67BK/C/M/Y, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-BR-1100-01LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Brother LC1100Bk/LC980Bk/LC67BK/C/M/Y, 1000 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-BR-1100-01LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Brother LC1100Bk/LC980Bk/LC67BK/C/M/Y, 1000 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-BR-1100-01LY</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-251Bk/251XL /551BK -IP7220 MG5420 MG6320 MX722 MX922, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5051-01LB</t>
-  </si>
-[...16 lines deleted...]
-    <t>INKTEC-BR-1100-01LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-251C/251XL /551C -IP7220 MG5420 MG6320 MX722 MX922, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5051-01LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-251M/251XLM/551M- IP7220 MG5420 MG6320 MX722 MX922, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5051-01LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0823,Stylus Photo R285/ R270/ R290/ R390/ RX590/P50, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0824,Stylus Photo R285/R270/ R290/ R390/ RX590/ P50, Жълт, 1000 ml</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-1LY</t>
   </si>
@@ -1584,65 +1584,65 @@
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11">
         <v>5.064</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
-        <v>5.22</v>
+        <v>5.508</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
-        <v>5.508</v>
+        <v>5.52</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14">
         <v>5.52</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
@@ -1699,135 +1699,135 @@
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19">
         <v>5.52</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20">
         <v>5.52</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21">
         <v>5.52</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22">
         <v>5.52</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23">
         <v>5.52</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24">
         <v>5.52</v>
       </c>
       <c r="D24" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25">
         <v>5.52</v>
       </c>
       <c r="D25" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26">
         <v>5.52</v>
       </c>
       <c r="D26" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>5.52</v>
       </c>
       <c r="D27" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>5.52</v>
@@ -1990,194 +1990,194 @@
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
         <v>5.52</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41">
-        <v>5.52</v>
+        <v>5.544</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42">
-        <v>5.52</v>
+        <v>5.544</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
-        <v>5.544</v>
+        <v>6.132</v>
       </c>
       <c r="D43" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44">
-        <v>5.544</v>
+        <v>6.132</v>
       </c>
       <c r="D44" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>6.132</v>
       </c>
       <c r="D45" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>6.132</v>
       </c>
       <c r="D46" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
         <v>6.132</v>
       </c>
       <c r="D47" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48">
         <v>6.132</v>
       </c>
       <c r="D48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49">
         <v>6.132</v>
       </c>
       <c r="D49" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
         <v>6.132</v>
       </c>
       <c r="D50" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
         <v>6.132</v>
       </c>
       <c r="D51" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52">
         <v>6.132</v>
       </c>
       <c r="D52" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>109</v>
       </c>
       <c r="B53" t="s">
         <v>110</v>
       </c>
       <c r="C53">
         <v>6.132</v>
@@ -2245,104 +2245,104 @@
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>119</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58">
         <v>6.132</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>122</v>
       </c>
       <c r="C59">
         <v>6.132</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>123</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60">
         <v>6.132</v>
       </c>
       <c r="D60" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>125</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61">
         <v>6.132</v>
       </c>
       <c r="D61" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62">
-        <v>6.132</v>
+        <v>6.72</v>
       </c>
       <c r="D62" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>129</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63">
-        <v>6.132</v>
+        <v>6.72</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64">
         <v>7.512</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>133</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
@@ -2354,124 +2354,124 @@
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>135</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66">
         <v>9.0</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>137</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67">
-        <v>9.204</v>
+        <v>9.072</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>139</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68">
         <v>9.204</v>
       </c>
       <c r="D68" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>141</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69">
         <v>9.204</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70">
         <v>9.204</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>145</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71">
         <v>9.204</v>
       </c>
       <c r="D71" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72">
-        <v>11.088</v>
+        <v>9.204</v>
       </c>
       <c r="D72" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73">
         <v>11.088</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>151</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74">
         <v>11.088</v>
@@ -2536,163 +2536,163 @@
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>161</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79">
         <v>11.088</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>163</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80">
-        <v>11.196</v>
+        <v>11.088</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>165</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81">
         <v>11.196</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>167</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82">
         <v>11.196</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>169</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83">
-        <v>11.484</v>
+        <v>11.196</v>
       </c>
       <c r="D83" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>171</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84">
         <v>11.484</v>
       </c>
       <c r="D84" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>173</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>11.484</v>
       </c>
       <c r="D85" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>175</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86">
         <v>11.484</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87">
-        <v>11.496</v>
+        <v>11.484</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>179</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88">
-        <v>11.568</v>
+        <v>11.496</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>181</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89">
         <v>11.592</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>183</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
@@ -2718,51 +2718,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>187</v>
       </c>
       <c r="B92" t="s">
         <v>188</v>
       </c>
       <c r="C92">
         <v>11.592</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>189</v>
       </c>
       <c r="B93" t="s">
         <v>190</v>
       </c>
       <c r="C93">
-        <v>13.632</v>
+        <v>16.944</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>191</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
       </c>
       <c r="C94">
         <v>16.944</v>
       </c>
       <c r="D94" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>193</v>
       </c>
       <c r="B95" t="s">
         <v>194</v>
@@ -2805,468 +2805,468 @@
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>199</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98">
         <v>16.944</v>
       </c>
       <c r="D98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>201</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99">
         <v>16.944</v>
       </c>
       <c r="D99" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>203</v>
       </c>
       <c r="B100" t="s">
         <v>204</v>
       </c>
       <c r="C100">
         <v>16.944</v>
       </c>
       <c r="D100" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>206</v>
       </c>
       <c r="B101" t="s">
         <v>207</v>
       </c>
       <c r="C101">
         <v>16.944</v>
       </c>
       <c r="D101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102">
         <v>4.908</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C103">
         <v>5.508</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B104" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C104">
         <v>5.52</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B105" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C105">
         <v>5.52</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B106" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C106">
         <v>5.52</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B107" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C107">
         <v>5.52</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B108" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C108">
         <v>5.52</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B109" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C109">
         <v>5.52</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B110" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C110">
         <v>5.52</v>
       </c>
       <c r="D110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B111" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C111">
         <v>5.52</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B112" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C112">
         <v>5.52</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B113" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C113">
         <v>5.52</v>
       </c>
       <c r="D113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B114" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C114">
         <v>5.52</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B115" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C115">
         <v>5.52</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>87</v>
       </c>
       <c r="B116" t="s">
         <v>88</v>
       </c>
       <c r="C116">
-        <v>5.52</v>
+        <v>5.544</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
       <c r="B117" t="s">
-        <v>92</v>
+        <v>120</v>
       </c>
       <c r="C117">
-        <v>5.544</v>
+        <v>6.132</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B118" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C118">
         <v>6.132</v>
       </c>
       <c r="D118" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B119" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C119">
         <v>6.132</v>
       </c>
       <c r="D119" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B120" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C120">
         <v>6.132</v>
       </c>
       <c r="D120" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B121" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C121">
-        <v>6.132</v>
+        <v>6.72</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B122" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C122">
-        <v>8.388</v>
+        <v>6.72</v>
       </c>
       <c r="D122" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B123" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C123">
-        <v>9.204</v>
+        <v>8.388</v>
       </c>
       <c r="D123" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>139</v>
       </c>
       <c r="B124" t="s">
         <v>140</v>
       </c>
       <c r="C124">
         <v>9.204</v>
       </c>
       <c r="D124" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>141</v>
       </c>
       <c r="B125" t="s">
         <v>142</v>
       </c>
       <c r="C125">
         <v>9.204</v>
       </c>
       <c r="D125" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>143</v>
       </c>
       <c r="B126" t="s">
         <v>144</v>
       </c>
       <c r="C126">
         <v>9.204</v>
       </c>
       <c r="D126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>145</v>
       </c>
       <c r="B127" t="s">
         <v>146</v>
       </c>
       <c r="C127">
         <v>9.204</v>
       </c>
       <c r="D127" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="B128" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="C128">
-        <v>11.484</v>
+        <v>9.204</v>
       </c>
       <c r="D128" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B129" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C129">
-        <v>11.568</v>
+        <v>11.484</v>
       </c>
       <c r="D129" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>183</v>
       </c>
       <c r="B130" t="s">
         <v>184</v>
       </c>
       <c r="C130">
         <v>11.592</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>185</v>
       </c>
       <c r="B131" t="s">
         <v>186</v>
@@ -3295,79 +3295,79 @@
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>208</v>
       </c>
       <c r="B133" t="s">
         <v>209</v>
       </c>
       <c r="C133">
         <v>16.944</v>
       </c>
       <c r="D133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>210</v>
       </c>
       <c r="B134" t="s">
         <v>211</v>
       </c>
       <c r="C134">
         <v>16.944</v>
       </c>
       <c r="D134" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>212</v>
       </c>
       <c r="B135" t="s">
         <v>213</v>
       </c>
       <c r="C135">
         <v>16.944</v>
       </c>
       <c r="D135" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>214</v>
       </c>
       <c r="B136" t="s">
         <v>215</v>
       </c>
       <c r="C136">
         <v>16.944</v>
       </c>
       <c r="D136" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>216</v>
       </c>
       <c r="B137" t="s">
         <v>217</v>
       </c>
       <c r="C137">
         <v>16.944</v>
       </c>
       <c r="D137" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>218</v>
       </c>
       <c r="B138" t="s">
         <v>219</v>
       </c>
       <c r="C138">
         <v>16.944</v>
@@ -3407,149 +3407,149 @@
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>224</v>
       </c>
       <c r="B141" t="s">
         <v>225</v>
       </c>
       <c r="C141">
         <v>16.944</v>
       </c>
       <c r="D141" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>226</v>
       </c>
       <c r="B142" t="s">
         <v>227</v>
       </c>
       <c r="C142">
         <v>17.796</v>
       </c>
       <c r="D142" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>228</v>
       </c>
       <c r="B143" t="s">
         <v>229</v>
       </c>
       <c r="C143">
         <v>17.796</v>
       </c>
       <c r="D143" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>230</v>
       </c>
       <c r="B144" t="s">
         <v>231</v>
       </c>
       <c r="C144">
         <v>19.2</v>
       </c>
       <c r="D144" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>232</v>
       </c>
       <c r="B145" t="s">
         <v>233</v>
       </c>
       <c r="C145">
         <v>19.932</v>
       </c>
       <c r="D145" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>234</v>
       </c>
       <c r="B146" t="s">
         <v>235</v>
       </c>
       <c r="C146">
         <v>19.932</v>
       </c>
       <c r="D146" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>237</v>
       </c>
       <c r="B147" t="s">
         <v>238</v>
       </c>
       <c r="C147">
         <v>19.932</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>239</v>
       </c>
       <c r="B148" t="s">
         <v>240</v>
       </c>
       <c r="C148">
         <v>19.932</v>
       </c>
       <c r="D148" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>241</v>
       </c>
       <c r="B149" t="s">
         <v>242</v>
       </c>
       <c r="C149">
         <v>19.932</v>
       </c>
       <c r="D149" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>243</v>
       </c>
       <c r="B150" t="s">
         <v>244</v>
       </c>
       <c r="C150">
         <v>19.944</v>
       </c>
       <c r="D150" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>245</v>
       </c>
       <c r="B151" t="s">
         <v>246</v>
       </c>
       <c r="C151">
         <v>20.244</v>
@@ -3561,135 +3561,135 @@
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>247</v>
       </c>
       <c r="B152" t="s">
         <v>248</v>
       </c>
       <c r="C152">
         <v>20.244</v>
       </c>
       <c r="D152" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>249</v>
       </c>
       <c r="B153" t="s">
         <v>250</v>
       </c>
       <c r="C153">
         <v>20.364</v>
       </c>
       <c r="D153" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>251</v>
       </c>
       <c r="B154" t="s">
         <v>252</v>
       </c>
       <c r="C154">
         <v>20.58</v>
       </c>
       <c r="D154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>253</v>
       </c>
       <c r="B155" t="s">
         <v>254</v>
       </c>
       <c r="C155">
         <v>20.58</v>
       </c>
       <c r="D155" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>255</v>
       </c>
       <c r="B156" t="s">
         <v>256</v>
       </c>
       <c r="C156">
         <v>20.796</v>
       </c>
       <c r="D156" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>257</v>
       </c>
       <c r="B157" t="s">
         <v>258</v>
       </c>
       <c r="C157">
         <v>20.796</v>
       </c>
       <c r="D157" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>259</v>
       </c>
       <c r="B158" t="s">
         <v>260</v>
       </c>
       <c r="C158">
         <v>20.796</v>
       </c>
       <c r="D158" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>261</v>
       </c>
       <c r="B159" t="s">
         <v>262</v>
       </c>
       <c r="C159">
         <v>20.796</v>
       </c>
       <c r="D159" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>263</v>
       </c>
       <c r="B160" t="s">
         <v>264</v>
       </c>
       <c r="C160">
         <v>22.38</v>
       </c>
       <c r="D160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>265</v>
       </c>
       <c r="B161" t="s">
         <v>266</v>
       </c>
       <c r="C161">
         <v>22.38</v>
@@ -3827,51 +3827,51 @@
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>285</v>
       </c>
       <c r="B171" t="s">
         <v>286</v>
       </c>
       <c r="C171">
         <v>23.928</v>
       </c>
       <c r="D171" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>287</v>
       </c>
       <c r="B172" t="s">
         <v>288</v>
       </c>
       <c r="C172">
         <v>23.928</v>
       </c>
       <c r="D172" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>289</v>
       </c>
       <c r="B173" t="s">
         <v>290</v>
       </c>
       <c r="C173">
         <v>23.928</v>
       </c>
       <c r="D173" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>291</v>
       </c>
       <c r="B174" t="s">
         <v>292</v>
       </c>
       <c r="C174">
         <v>23.928</v>
@@ -3953,51 +3953,51 @@
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>303</v>
       </c>
       <c r="B180" t="s">
         <v>304</v>
       </c>
       <c r="C180">
         <v>24.024</v>
       </c>
       <c r="D180" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>305</v>
       </c>
       <c r="B181" t="s">
         <v>306</v>
       </c>
       <c r="C181">
         <v>24.024</v>
       </c>
       <c r="D181" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>307</v>
       </c>
       <c r="B182" t="s">
         <v>308</v>
       </c>
       <c r="C182">
         <v>24.024</v>
       </c>
       <c r="D182" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>309</v>
       </c>
       <c r="B183" t="s">
         <v>310</v>
       </c>
       <c r="C183">
         <v>24.024</v>
@@ -4135,171 +4135,171 @@
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>329</v>
       </c>
       <c r="B193" t="s">
         <v>330</v>
       </c>
       <c r="C193">
         <v>26.124</v>
       </c>
       <c r="D193" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>331</v>
       </c>
       <c r="B194" t="s">
         <v>332</v>
       </c>
       <c r="C194">
         <v>26.196</v>
       </c>
       <c r="D194" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>333</v>
       </c>
       <c r="B195" t="s">
         <v>334</v>
       </c>
       <c r="C195">
         <v>29.004</v>
       </c>
       <c r="D195" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>335</v>
       </c>
       <c r="B196" t="s">
         <v>336</v>
       </c>
       <c r="C196">
         <v>29.004</v>
       </c>
       <c r="D196" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>337</v>
       </c>
       <c r="B197" t="s">
         <v>338</v>
       </c>
       <c r="C197">
         <v>33.132</v>
       </c>
       <c r="D197" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>339</v>
       </c>
       <c r="B198" t="s">
         <v>340</v>
       </c>
       <c r="C198">
         <v>33.132</v>
       </c>
       <c r="D198" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>341</v>
       </c>
       <c r="B199" t="s">
         <v>342</v>
       </c>
       <c r="C199">
         <v>33.636</v>
       </c>
       <c r="D199" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>343</v>
       </c>
       <c r="B200" t="s">
         <v>344</v>
       </c>
       <c r="C200">
         <v>35.58</v>
       </c>
       <c r="D200" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>345</v>
       </c>
       <c r="B201" t="s">
         <v>346</v>
       </c>
       <c r="C201">
         <v>35.58</v>
       </c>
       <c r="D201" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>133</v>
       </c>
       <c r="B202" t="s">
         <v>134</v>
       </c>
       <c r="C202">
         <v>8.388</v>
       </c>
       <c r="D202" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B203" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C203">
         <v>11.484</v>
       </c>
       <c r="D203" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>183</v>
       </c>
       <c r="B204" t="s">
         <v>184</v>
       </c>
       <c r="C204">
         <v>11.592</v>
       </c>
       <c r="D204" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>185</v>
@@ -4345,107 +4345,107 @@
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>237</v>
       </c>
       <c r="B208" t="s">
         <v>238</v>
       </c>
       <c r="C208">
         <v>19.932</v>
       </c>
       <c r="D208" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>239</v>
       </c>
       <c r="B209" t="s">
         <v>240</v>
       </c>
       <c r="C209">
         <v>19.932</v>
       </c>
       <c r="D209" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>241</v>
       </c>
       <c r="B210" t="s">
         <v>242</v>
       </c>
       <c r="C210">
         <v>19.932</v>
       </c>
       <c r="D210" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>257</v>
       </c>
       <c r="B211" t="s">
         <v>258</v>
       </c>
       <c r="C211">
         <v>20.796</v>
       </c>
       <c r="D211" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>259</v>
       </c>
       <c r="B212" t="s">
         <v>260</v>
       </c>
       <c r="C212">
         <v>20.796</v>
       </c>
       <c r="D212" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>261</v>
       </c>
       <c r="B213" t="s">
         <v>262</v>
       </c>
       <c r="C213">
         <v>20.796</v>
       </c>
       <c r="D213" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>267</v>
       </c>
       <c r="B214" t="s">
         <v>268</v>
       </c>
       <c r="C214">
         <v>22.8</v>
       </c>
       <c r="D214" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>273</v>
       </c>
       <c r="B215" t="s">
         <v>274</v>
       </c>
       <c r="C215">
         <v>23.4</v>