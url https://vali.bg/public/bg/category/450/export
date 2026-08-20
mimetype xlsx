--- v9 (2026-07-30)
+++ v10 (2026-08-20)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$225</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$163</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP01- HP51645/C6615,51640A, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-H01-100M</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-511/CL-211 /CL-811/CL-513, 100 ml, Cyan</t>
   </si>
   <si>
@@ -148,83 +148,83 @@
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-221M/821M/521M , 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-C9021-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-221Y/821Y/521Y, 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-C9021-100Y</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-226Bk/426Bk/ 526Bk/ 726Bk, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C5026-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-226Y/426Y/ 526Y/ 726Yт, 100 ml, Жъл</t>
   </si>
   <si>
     <t>INKTEC-C5026-100MY</t>
   </si>
   <si>
+    <t>не е в наличност</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-226M/426M/ 526M/ 726M, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-C5026-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CLI-8M/PG-41/51, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-C908-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0822 Stylus Photo R285/R270/ R290/ R390/ RX590/ P50, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0823,Stylus Photo R285/ R270/ R290/ R390/ RX590/P50, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson T0825,Stylus Photo R285/R270/ R290/ R390/ RX59/P50, 100 ml, Light Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-009-10-100LC</t>
   </si>
   <si>
-    <t>не е в наличност</t>
-[...1 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-100C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP, C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 100 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-8940-100Y</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 100 ml, Cyan</t>
@@ -289,56 +289,50 @@
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP-5088,C9387A,C9392A-HP OfficetJet K550/K5300/L7380, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-5088-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP,CB316/CB321/No564/364/CD971/564XL, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-7064-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP и Samsung, H65,C8765,C8767, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-H65-100M</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Cyan</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-6066-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-220Bk/520Bk/BCI-320BK, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C9020-100B</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-225Bk/425Bk/ 525Bk/ 725Bk, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C5025-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Червен</t>
@@ -712,399 +706,255 @@
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2426/ T2436/ T2776/ T277XL6 / T3786, 1000 ml, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LLM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 1000 ml, Dye, Black</t>
   </si>
   <si>
     <t>INKTEC-HP-8950-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2421,T2431,T2561, T2611, T2631, T2691, T2731, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LB</t>
   </si>
   <si>
     <t>Комплект мастила, съвместими Epson 103 EcoTank, BK/C/M/Y  за  Epson L3151/L3150/L3111/L3110/L3230/L3260</t>
   </si>
   <si>
     <t>LF-INK-EPS-T00S64A</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon PGI-5Bk, PG-40/50, 1000 ml, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за Epson, T2551/T2601/ T2621/ T2690/ T2730/T273XL0, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-015-1LB</t>
   </si>
   <si>
     <t>на път</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC BT6000Bk, за Brother DCP-700W,DCP-T300,DCP-T500W, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-BR-6000-01LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LB</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за  HP-5088,OfficetJet K550/K5300/L7380, 1000 ml, Черен</t>
-[...40 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Yellow</t>
   </si>
   <si>
     <t>INKTEC-EPS-019-1LY</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за HP C6578,C6615,C6625, 51641A,C1823, 1000 ml, Червен</t>
-[...10 lines deleted...]
-  <si>
     <t>Мастилница съвместима SJIC33P(K) black за  Epson POS TM-J7200/ TM-J7700, 50ml</t>
   </si>
   <si>
     <t>LF-INK-EPS-SJIC33P</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LC</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon CLI-8C/PG-41/51, 1000 ml, Син</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC Т6732-C13T67324A, за Epson L800/ L810/ L850/ L1800, 1L, Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6733-C13T67334A, за Epson L800/ L810/ L850/ L1800, 1L, Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC Т6734-C13T67344A, за Epson L800/ L810/ L850/ L1800, 1L, Yellow</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6735-C13T67354A, за Epson L800/ L810/ L850/ L1800, 1L, Light Cyan</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LLC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6736-C13T67364A, за Epson L800/ L810/ L850/ L1800, 1L, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LLM</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за HP C6578,C6615,C6625, 51641A,C1823, 1000 ml, Син</t>
-[...28 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-01LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-01LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000D-01LY</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за HP C6657,8727,51649А , Samsung C90,C80,C75, 1000 ml, Жълт</t>
-[...16 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC T6731-C13T67314A, за Epson L800/ L810/ L850/ L1800, 1L, Черен</t>
   </si>
   <si>
     <t>INKTEC-EPS-017-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LC</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за HP 8940LM ,Pigment, 1000 гр, Червен</t>
-[...16 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LM</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Canon PG 240Bk, PG 540Bk, PG 83, 1000 ml, Черен</t>
-[...16 lines deleted...]
-  <si>
     <t>Гел INKTEC Ricoh GC21M / GC31M / GC41M - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 1л, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0002-1LM</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh GC21M, 1Л, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0001-1LM</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC за Epson 0013LM- T0683,T0693,T0713, 1000 ml, Червен</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, 1L, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LC</t>
+  </si>
+  <si>
+    <t>Гел INKTEC Ricoh GC21C / GC31C / GC41C - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 1л, cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-RICOH-R0001-1LC</t>
+  </si>
+  <si>
+    <t>Гел INKTEC Ricoh GC21K / GC31K / GC41K - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 1л, черен</t>
+  </si>
+  <si>
+    <t>INKTEC-RICOH-R0002-1LB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1408,51 +1258,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D225"/>
+  <dimension ref="A1:D163"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1657,163 +1507,163 @@
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16">
         <v>5.52</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17">
         <v>5.52</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18">
         <v>5.52</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19">
         <v>5.52</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20">
         <v>5.52</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21">
         <v>5.52</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C22">
         <v>5.52</v>
       </c>
       <c r="D22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C23">
         <v>5.52</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C24">
         <v>5.52</v>
       </c>
       <c r="D24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25">
         <v>5.52</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>5.52</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>58</v>
       </c>
       <c r="C27">
         <v>5.52</v>
@@ -2021,135 +1871,135 @@
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>87</v>
       </c>
       <c r="B42" t="s">
         <v>88</v>
       </c>
       <c r="C42">
         <v>5.544</v>
       </c>
       <c r="D42" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
         <v>6.132</v>
       </c>
       <c r="D43" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44">
         <v>6.132</v>
       </c>
       <c r="D44" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>6.132</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>6.132</v>
       </c>
       <c r="D46" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
         <v>6.132</v>
       </c>
       <c r="D47" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48">
         <v>6.132</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49">
         <v>6.132</v>
       </c>
       <c r="D49" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
         <v>6.132</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
         <v>6.132</v>
@@ -2217,261 +2067,261 @@
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>115</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56">
         <v>6.132</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>117</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57">
         <v>6.132</v>
       </c>
       <c r="D57" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>119</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58">
         <v>6.132</v>
       </c>
       <c r="D58" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>122</v>
       </c>
       <c r="C59">
         <v>6.132</v>
       </c>
       <c r="D59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>123</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60">
         <v>6.132</v>
       </c>
       <c r="D60" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>125</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61">
-        <v>6.132</v>
+        <v>6.72</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62">
         <v>6.72</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>129</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63">
-        <v>6.72</v>
+        <v>7.512</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64">
-        <v>7.512</v>
+        <v>8.388</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>133</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
       </c>
       <c r="C65">
-        <v>8.388</v>
+        <v>9.0</v>
       </c>
       <c r="D65" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>135</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66">
-        <v>9.0</v>
+        <v>9.072</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>137</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67">
-        <v>9.072</v>
+        <v>9.204</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>139</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68">
         <v>9.204</v>
       </c>
       <c r="D68" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>141</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69">
         <v>9.204</v>
       </c>
       <c r="D69" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70">
         <v>9.204</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>145</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71">
         <v>9.204</v>
       </c>
       <c r="D71" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72">
-        <v>9.204</v>
+        <v>11.088</v>
       </c>
       <c r="D72" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73">
         <v>11.088</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>151</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74">
         <v>11.088</v>
@@ -2536,163 +2386,163 @@
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>161</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79">
         <v>11.088</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>163</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80">
-        <v>11.088</v>
+        <v>11.196</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>165</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81">
         <v>11.196</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>167</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82">
         <v>11.196</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>169</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83">
-        <v>11.196</v>
+        <v>11.484</v>
       </c>
       <c r="D83" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>171</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84">
         <v>11.484</v>
       </c>
       <c r="D84" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>173</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>11.484</v>
       </c>
       <c r="D85" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>175</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86">
         <v>11.484</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87">
-        <v>11.484</v>
+        <v>11.496</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>179</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88">
-        <v>11.496</v>
+        <v>11.592</v>
       </c>
       <c r="D88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>181</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89">
         <v>11.592</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>183</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
@@ -2704,51 +2554,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>185</v>
       </c>
       <c r="B91" t="s">
         <v>186</v>
       </c>
       <c r="C91">
         <v>11.592</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>187</v>
       </c>
       <c r="B92" t="s">
         <v>188</v>
       </c>
       <c r="C92">
-        <v>11.592</v>
+        <v>16.944</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>189</v>
       </c>
       <c r="B93" t="s">
         <v>190</v>
       </c>
       <c r="C93">
         <v>16.944</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>191</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
@@ -2791,1819 +2641,951 @@
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>197</v>
       </c>
       <c r="B97" t="s">
         <v>198</v>
       </c>
       <c r="C97">
         <v>16.944</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>199</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98">
         <v>16.944</v>
       </c>
       <c r="D98" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>201</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99">
         <v>16.944</v>
       </c>
       <c r="D99" t="s">
-        <v>54</v>
+        <v>203</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B100" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C100">
         <v>16.944</v>
       </c>
       <c r="D100" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>206</v>
       </c>
       <c r="B101" t="s">
         <v>207</v>
       </c>
       <c r="C101">
         <v>16.944</v>
       </c>
       <c r="D101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102">
         <v>4.908</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>26</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
         <v>5.508</v>
       </c>
       <c r="D103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="B104" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="C104">
         <v>5.52</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="B105" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="C105">
-        <v>5.52</v>
+        <v>6.132</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="B106" t="s">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="C106">
-        <v>5.52</v>
+        <v>6.72</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>67</v>
+        <v>127</v>
       </c>
       <c r="B107" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
       <c r="C107">
-        <v>5.52</v>
+        <v>6.72</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>69</v>
+        <v>131</v>
       </c>
       <c r="B108" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="C108">
-        <v>5.52</v>
+        <v>8.388</v>
       </c>
       <c r="D108" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="B109" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="C109">
-        <v>5.52</v>
+        <v>9.204</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>73</v>
+        <v>139</v>
       </c>
       <c r="B110" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="C110">
-        <v>5.52</v>
+        <v>9.204</v>
       </c>
       <c r="D110" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="B111" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="C111">
-        <v>5.52</v>
+        <v>9.204</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="B112" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="C112">
-        <v>5.52</v>
+        <v>9.204</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="B113" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="C113">
-        <v>5.52</v>
+        <v>9.204</v>
       </c>
       <c r="D113" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>81</v>
+        <v>175</v>
       </c>
       <c r="B114" t="s">
-        <v>82</v>
+        <v>176</v>
       </c>
       <c r="C114">
-        <v>5.52</v>
+        <v>11.484</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>83</v>
+        <v>181</v>
       </c>
       <c r="B115" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="C115">
-        <v>5.52</v>
+        <v>11.592</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>87</v>
+        <v>183</v>
       </c>
       <c r="B116" t="s">
-        <v>88</v>
+        <v>184</v>
       </c>
       <c r="C116">
-        <v>5.544</v>
+        <v>11.592</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>119</v>
+        <v>185</v>
       </c>
       <c r="B117" t="s">
-        <v>120</v>
+        <v>186</v>
       </c>
       <c r="C117">
-        <v>6.132</v>
+        <v>11.592</v>
       </c>
       <c r="D117" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>121</v>
+        <v>208</v>
       </c>
       <c r="B118" t="s">
-        <v>122</v>
+        <v>209</v>
       </c>
       <c r="C118">
-        <v>6.132</v>
+        <v>16.944</v>
       </c>
       <c r="D118" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>123</v>
+        <v>210</v>
       </c>
       <c r="B119" t="s">
-        <v>124</v>
+        <v>211</v>
       </c>
       <c r="C119">
-        <v>6.132</v>
+        <v>16.944</v>
       </c>
       <c r="D119" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>125</v>
+        <v>212</v>
       </c>
       <c r="B120" t="s">
-        <v>126</v>
+        <v>213</v>
       </c>
       <c r="C120">
-        <v>6.132</v>
+        <v>16.944</v>
       </c>
       <c r="D120" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>127</v>
+        <v>214</v>
       </c>
       <c r="B121" t="s">
-        <v>128</v>
+        <v>215</v>
       </c>
       <c r="C121">
-        <v>6.72</v>
+        <v>16.944</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>129</v>
+        <v>216</v>
       </c>
       <c r="B122" t="s">
-        <v>130</v>
+        <v>217</v>
       </c>
       <c r="C122">
-        <v>6.72</v>
+        <v>16.944</v>
       </c>
       <c r="D122" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>133</v>
+        <v>218</v>
       </c>
       <c r="B123" t="s">
-        <v>134</v>
+        <v>219</v>
       </c>
       <c r="C123">
-        <v>8.388</v>
+        <v>16.944</v>
       </c>
       <c r="D123" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>139</v>
+        <v>220</v>
       </c>
       <c r="B124" t="s">
-        <v>140</v>
+        <v>221</v>
       </c>
       <c r="C124">
-        <v>9.204</v>
+        <v>16.944</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>141</v>
+        <v>222</v>
       </c>
       <c r="B125" t="s">
-        <v>142</v>
+        <v>223</v>
       </c>
       <c r="C125">
-        <v>9.204</v>
+        <v>16.944</v>
       </c>
       <c r="D125" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>143</v>
+        <v>224</v>
       </c>
       <c r="B126" t="s">
-        <v>144</v>
+        <v>225</v>
       </c>
       <c r="C126">
-        <v>9.204</v>
+        <v>17.796</v>
       </c>
       <c r="D126" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>145</v>
+        <v>226</v>
       </c>
       <c r="B127" t="s">
-        <v>146</v>
+        <v>227</v>
       </c>
       <c r="C127">
-        <v>9.204</v>
+        <v>17.796</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>147</v>
+        <v>228</v>
       </c>
       <c r="B128" t="s">
-        <v>148</v>
+        <v>229</v>
       </c>
       <c r="C128">
-        <v>9.204</v>
+        <v>19.2</v>
       </c>
       <c r="D128" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>177</v>
+        <v>230</v>
       </c>
       <c r="B129" t="s">
-        <v>178</v>
+        <v>231</v>
       </c>
       <c r="C129">
-        <v>11.484</v>
+        <v>19.932</v>
       </c>
       <c r="D129" t="s">
-        <v>6</v>
+        <v>232</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="B130" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="C130">
-        <v>11.592</v>
+        <v>19.932</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>185</v>
+        <v>235</v>
       </c>
       <c r="B131" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
       <c r="C131">
-        <v>11.592</v>
+        <v>19.932</v>
       </c>
       <c r="D131" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>187</v>
+        <v>237</v>
       </c>
       <c r="B132" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="C132">
-        <v>11.592</v>
+        <v>19.932</v>
       </c>
       <c r="D132" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>208</v>
+        <v>239</v>
       </c>
       <c r="B133" t="s">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="C133">
-        <v>16.944</v>
+        <v>20.796</v>
       </c>
       <c r="D133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>210</v>
+        <v>241</v>
       </c>
       <c r="B134" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="C134">
-        <v>16.944</v>
+        <v>20.796</v>
       </c>
       <c r="D134" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
       <c r="B135" t="s">
-        <v>213</v>
+        <v>244</v>
       </c>
       <c r="C135">
-        <v>16.944</v>
+        <v>20.796</v>
       </c>
       <c r="D135" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>214</v>
+        <v>245</v>
       </c>
       <c r="B136" t="s">
-        <v>215</v>
+        <v>246</v>
       </c>
       <c r="C136">
-        <v>16.944</v>
+        <v>22.8</v>
       </c>
       <c r="D136" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>216</v>
+        <v>247</v>
       </c>
       <c r="B137" t="s">
-        <v>217</v>
+        <v>248</v>
       </c>
       <c r="C137">
-        <v>16.944</v>
+        <v>23.256</v>
       </c>
       <c r="D137" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>218</v>
+        <v>249</v>
       </c>
       <c r="B138" t="s">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="C138">
-        <v>16.944</v>
+        <v>23.4</v>
       </c>
       <c r="D138" t="s">
-        <v>25</v>
+        <v>232</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="B139" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="C139">
-        <v>16.944</v>
+        <v>23.4</v>
       </c>
       <c r="D139" t="s">
-        <v>25</v>
+        <v>232</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="B140" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="C140">
-        <v>16.944</v>
+        <v>23.4</v>
       </c>
       <c r="D140" t="s">
-        <v>6</v>
+        <v>232</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="B141" t="s">
-        <v>225</v>
+        <v>256</v>
       </c>
       <c r="C141">
-        <v>16.944</v>
+        <v>23.4</v>
       </c>
       <c r="D141" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="B142" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="C142">
-        <v>17.796</v>
+        <v>23.4</v>
       </c>
       <c r="D142" t="s">
-        <v>54</v>
+        <v>232</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="B143" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="C143">
-        <v>17.796</v>
+        <v>23.928</v>
       </c>
       <c r="D143" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>230</v>
+        <v>261</v>
       </c>
       <c r="B144" t="s">
-        <v>231</v>
+        <v>262</v>
       </c>
       <c r="C144">
-        <v>19.2</v>
+        <v>23.928</v>
       </c>
       <c r="D144" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
       <c r="B145" t="s">
-        <v>233</v>
+        <v>264</v>
       </c>
       <c r="C145">
-        <v>19.932</v>
+        <v>23.928</v>
       </c>
       <c r="D145" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>234</v>
+        <v>265</v>
       </c>
       <c r="B146" t="s">
-        <v>235</v>
+        <v>266</v>
       </c>
       <c r="C146">
-        <v>19.932</v>
+        <v>23.928</v>
       </c>
       <c r="D146" t="s">
-        <v>236</v>
+        <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>237</v>
+        <v>267</v>
       </c>
       <c r="B147" t="s">
-        <v>238</v>
+        <v>268</v>
       </c>
       <c r="C147">
-        <v>19.932</v>
+        <v>23.928</v>
       </c>
       <c r="D147" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
       <c r="B148" t="s">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="C148">
-        <v>19.932</v>
+        <v>24.024</v>
       </c>
       <c r="D148" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>241</v>
+        <v>271</v>
       </c>
       <c r="B149" t="s">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="C149">
-        <v>19.932</v>
+        <v>24.024</v>
       </c>
       <c r="D149" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="B150" t="s">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="C150">
-        <v>19.944</v>
+        <v>24.024</v>
       </c>
       <c r="D150" t="s">
-        <v>236</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="B151" t="s">
-        <v>246</v>
+        <v>276</v>
       </c>
       <c r="C151">
-        <v>20.244</v>
+        <v>24.024</v>
       </c>
       <c r="D151" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="B152" t="s">
-        <v>248</v>
+        <v>278</v>
       </c>
       <c r="C152">
-        <v>20.244</v>
+        <v>24.192</v>
       </c>
       <c r="D152" t="s">
-        <v>25</v>
+        <v>232</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="B153" t="s">
-        <v>250</v>
+        <v>280</v>
       </c>
       <c r="C153">
-        <v>20.364</v>
+        <v>25.404</v>
       </c>
       <c r="D153" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>251</v>
+        <v>281</v>
       </c>
       <c r="B154" t="s">
-        <v>252</v>
+        <v>282</v>
       </c>
       <c r="C154">
-        <v>20.58</v>
+        <v>25.848</v>
       </c>
       <c r="D154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>253</v>
+        <v>283</v>
       </c>
       <c r="B155" t="s">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="C155">
-        <v>20.58</v>
+        <v>26.124</v>
       </c>
       <c r="D155" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="B156" t="s">
-        <v>256</v>
+        <v>286</v>
       </c>
       <c r="C156">
-        <v>20.796</v>
+        <v>33.132</v>
       </c>
       <c r="D156" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>257</v>
+        <v>287</v>
       </c>
       <c r="B157" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="C157">
-        <v>20.796</v>
+        <v>33.132</v>
       </c>
       <c r="D157" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="B158" t="s">
-        <v>260</v>
+        <v>290</v>
       </c>
       <c r="C158">
-        <v>20.796</v>
+        <v>35.58</v>
       </c>
       <c r="D158" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>261</v>
+        <v>291</v>
       </c>
       <c r="B159" t="s">
-        <v>262</v>
+        <v>292</v>
       </c>
       <c r="C159">
-        <v>20.796</v>
+        <v>35.58</v>
       </c>
       <c r="D159" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>263</v>
+        <v>293</v>
       </c>
       <c r="B160" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="C160">
-        <v>22.38</v>
+        <v>35.58</v>
       </c>
       <c r="D160" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>265</v>
+        <v>295</v>
       </c>
       <c r="B161" t="s">
-        <v>266</v>
+        <v>296</v>
       </c>
       <c r="C161">
-        <v>22.38</v>
+        <v>45.096</v>
       </c>
       <c r="D161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>267</v>
+        <v>297</v>
       </c>
       <c r="B162" t="s">
-        <v>268</v>
+        <v>298</v>
       </c>
       <c r="C162">
-        <v>22.8</v>
+        <v>51.528</v>
       </c>
       <c r="D162" t="s">
-        <v>6</v>
-[...866 lines deleted...]
-      <c r="D224" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D225"/>
+  <autoFilter ref="A1:D163"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>