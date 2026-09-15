--- v10 (2026-08-20)
+++ v11 (2026-09-15)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$163</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$225</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP01- HP51645/C6615,51640A, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-H01-100M</t>
   </si>
   <si>
     <t>наличен</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-511/CL-211 /CL-811/CL-513, 100 ml, Cyan</t>
   </si>
   <si>
@@ -289,50 +289,56 @@
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 100 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP-5088,C9387A,C9392A-HP OfficetJet K550/K5300/L7380, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-5088-100M</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP,CB316/CB321/No564/364/CD971/564XL, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-7064-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за  HP и Samsung, H65,C8765,C8767, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-H65-100M</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066-100MC</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 100 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-6066-100MM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-220Bk/520Bk/BCI-320BK, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C9020-100B</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-225Bk/425Bk/ 525Bk/ 725Bk, 100 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-C5025-100MB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-C5041-100MC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 100 ml, Червен</t>
@@ -706,255 +712,396 @@
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2426/ T2436/ T2776/ T277XL6 / T3786, 1000 ml, Light Magenta</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LLM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP C4903AN(940), HP C4907AN(940XL),HP CN017AA(942XL), 1000 ml, Dye, Black</t>
   </si>
   <si>
     <t>INKTEC-HP-8950-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Epson, T2421,T2431,T2561, T2611, T2631, T2691, T2731, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-014-1LB</t>
   </si>
   <si>
     <t>Комплект мастила, съвместими Epson 103 EcoTank, BK/C/M/Y  за  Epson L3151/L3150/L3111/L3110/L3230/L3260</t>
   </si>
   <si>
     <t>LF-INK-EPS-T00S64A</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-5Bk, PG-40/50, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-C905-1LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000-01LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC BT6000Bk, за Brother DCP-700W,DCP-T300,DCP-T500W, 1L, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-BR-6000-01LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Black</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-019-1LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8M/PG-41/51, 1000 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-1LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8PM/PG-52, 1000 ml, Светло Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-LLM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP и Samsung, H05,C6656,C8727, C9351, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-0005L</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP 8940 ,Pigment, 1000 гр, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-8940-1LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP 5971M ,Pigment 1000 гр, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5971-01LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson 0013LY- T0684,T0694,T0714, 1000 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-013-1LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-019-1LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Magenta</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-019-1LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC, за Epson L11160 / L15150 / L15160/  WF-C5710 / WF-C5790, 1L, Yellow</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-019-1LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C6578,C6615,C6625, 51641A,C1823, 1000 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-0002M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C4841,C4836A, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-0004C</t>
+  </si>
+  <si>
+    <t>Мастилница съвместима SJIC33P(K) black за  Epson POS TM-J7200/ TM-J7700, 50ml</t>
+  </si>
+  <si>
+    <t>LF-INK-EPS-SJIC33P</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-4060-1LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8C/PG-41/51, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-1LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC Т6732-C13T67324A, за Epson L800/ L810/ L850/ L1800, 1L, Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-017-1LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC T6733-C13T67334A, за Epson L800/ L810/ L850/ L1800, 1L, Magenta</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-017-1LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC Т6734-C13T67344A, за Epson L800/ L810/ L850/ L1800, 1L, Yellow</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-017-1LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC T6735-C13T67354A, за Epson L800/ L810/ L850/ L1800, 1L, Light Cyan</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-017-1LLC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC T6736-C13T67364A, за Epson L800/ L810/ L850/ L1800, 1L, Light Magenta</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-017-1LLM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C6578,C6615,C6625, 51641A,C1823, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-0002C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92 pigment, 1000 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-07LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP-5088,C9387A,C9392A-HP OfficetJet K550/K5300/L7380, 1000 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088M</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066C</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C8766,9363,343, Samsung M110, 1000 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6066Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-1061-1LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-1061-1LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000D-01LC</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000D-01LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Dye, 1L, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-5000D-01LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP-5088,OfficetJet K550/K5300/L7380, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088B</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за Epson, T2551/T2601/ T2621/ T2690/ T2730/T273XL0, 1000 ml, Black</t>
   </si>
   <si>
     <t>INKTEC-EPS-015-1LB</t>
   </si>
   <si>
-    <t>на път</t>
-[...107 lines deleted...]
-    <t>INKTEC-CAN-5000D-01LY</t>
+    <t>Бутилка с мастило INKTEC T6731-C13T67314A, за Epson L800/ L810/ L850/ L1800, 1L, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-017-1LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP C6657,8727,51649А , Samsung C90,C80,C75, 1000 ml, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-0006Y</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8Y/PG-41/51, 1000 ml, Yellow</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-1LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP-5088,C9386A,C9391A-HP OfficetJet K550/K5300/L7380, 1000 ml, Син</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-5088C</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Cyan</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LC</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon CL-241 C/CL-541C /640C/740C/88/241XL/541XL/640XL/740X, 1000 ml, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-C5041-1LY</t>
   </si>
   <si>
-    <t>Бутилка с мастило INKTEC T6731-C13T67314A, за Epson L800/ L810/ L850/ L1800, 1L, Черен</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Черен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LB</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за HP CH561WA, HP61/301/122, 1000 ml, Син</t>
   </si>
   <si>
     <t>INKTEC-HP-1061-1LC</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за HP 8940LM ,Pigment, 1000 гр, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-8940-1LM</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за HP 8940LY ,Pigment, 1000 гр, Жълт</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-8940-1LY</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Canon CLI-8PC/PG-52, 1000 ml, Светло Син</t>
+  </si>
+  <si>
+    <t>INKTEC-C908-LLC</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за HP CC640/CC641/No-300/901, 1000 ml, Червен</t>
   </si>
   <si>
     <t>INKTEC-HP-4060-1LM</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за Canon PG 240Bk, PG 540Bk, PG 83, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-CAN-C5040-1LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за Epson D68/D88/ DX3800/D78/D92/SX215, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-07LB</t>
+  </si>
+  <si>
+    <t>Бутилка с мастило INKTEC за  HP и Samsung, H65,C8765,C8767, 1000 ml, Черен</t>
+  </si>
+  <si>
+    <t>INKTEC-HP-6065L</t>
+  </si>
+  <si>
     <t>Гел INKTEC Ricoh GC21M / GC31M / GC41M - SG2100N/ SG3100SNw/ SG3110DN/ SG3110DNw/ SG3110SFNw/ SG7100DN, 1л, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0002-1LM</t>
   </si>
   <si>
     <t>Гел INKTEC Ricoh GC21M, 1Л, magenta</t>
   </si>
   <si>
     <t>INKTEC-RICOH-R0001-1LM</t>
   </si>
   <si>
+    <t>Бутилка с мастило INKTEC за Epson 0013LM- T0683,T0693,T0713, 1000 ml, Червен</t>
+  </si>
+  <si>
+    <t>INKTEC-EPS-013-1LM</t>
+  </si>
+  <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, 1L, Жълт</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LY</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Червен</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LM</t>
   </si>
   <si>
     <t>Бутилка с мастило INKTEC за Canon PGI-1200/1300/1400/1500/2500, MB2020/5020/5070/iB4020, Pigment, 1L, Син</t>
   </si>
   <si>
     <t>INKTEC-CAN-5000-01LC</t>
-  </si>
-[...10 lines deleted...]
-    <t>INKTEC-RICOH-R0002-1LB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1258,51 +1405,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D163"/>
+  <dimension ref="A1:D225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1437,51 +1584,51 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11">
         <v>5.064</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>5.508</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
         <v>5.52</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14">
         <v>5.52</v>
@@ -1507,51 +1654,51 @@
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16">
         <v>5.52</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17">
         <v>5.52</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18">
         <v>5.52</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19">
         <v>5.52</v>
@@ -1885,121 +2032,121 @@
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
         <v>6.132</v>
       </c>
       <c r="D43" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44">
         <v>6.132</v>
       </c>
       <c r="D44" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45">
         <v>6.132</v>
       </c>
       <c r="D45" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>6.132</v>
       </c>
       <c r="D46" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
         <v>6.132</v>
       </c>
       <c r="D47" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48">
         <v>6.132</v>
       </c>
       <c r="D48" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49">
         <v>6.132</v>
       </c>
       <c r="D49" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
         <v>6.132</v>
       </c>
       <c r="D50" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
         <v>6.132</v>
@@ -2067,261 +2214,261 @@
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>115</v>
       </c>
       <c r="B56" t="s">
         <v>116</v>
       </c>
       <c r="C56">
         <v>6.132</v>
       </c>
       <c r="D56" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>117</v>
       </c>
       <c r="B57" t="s">
         <v>118</v>
       </c>
       <c r="C57">
         <v>6.132</v>
       </c>
       <c r="D57" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>119</v>
       </c>
       <c r="B58" t="s">
         <v>120</v>
       </c>
       <c r="C58">
         <v>6.132</v>
       </c>
       <c r="D58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>121</v>
       </c>
       <c r="B59" t="s">
         <v>122</v>
       </c>
       <c r="C59">
         <v>6.132</v>
       </c>
       <c r="D59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>123</v>
       </c>
       <c r="B60" t="s">
         <v>124</v>
       </c>
       <c r="C60">
         <v>6.132</v>
       </c>
       <c r="D60" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>125</v>
       </c>
       <c r="B61" t="s">
         <v>126</v>
       </c>
       <c r="C61">
-        <v>6.72</v>
+        <v>6.132</v>
       </c>
       <c r="D61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62" t="s">
         <v>128</v>
       </c>
       <c r="C62">
         <v>6.72</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>129</v>
       </c>
       <c r="B63" t="s">
         <v>130</v>
       </c>
       <c r="C63">
-        <v>7.512</v>
+        <v>6.72</v>
       </c>
       <c r="D63" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>131</v>
       </c>
       <c r="B64" t="s">
         <v>132</v>
       </c>
       <c r="C64">
-        <v>8.388</v>
+        <v>7.512</v>
       </c>
       <c r="D64" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>133</v>
       </c>
       <c r="B65" t="s">
         <v>134</v>
       </c>
       <c r="C65">
-        <v>9.0</v>
+        <v>8.388</v>
       </c>
       <c r="D65" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>135</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66">
-        <v>9.072</v>
+        <v>9.0</v>
       </c>
       <c r="D66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>137</v>
       </c>
       <c r="B67" t="s">
         <v>138</v>
       </c>
       <c r="C67">
-        <v>9.204</v>
+        <v>9.072</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>139</v>
       </c>
       <c r="B68" t="s">
         <v>140</v>
       </c>
       <c r="C68">
         <v>9.204</v>
       </c>
       <c r="D68" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>141</v>
       </c>
       <c r="B69" t="s">
         <v>142</v>
       </c>
       <c r="C69">
         <v>9.204</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>144</v>
       </c>
       <c r="C70">
         <v>9.204</v>
       </c>
       <c r="D70" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>145</v>
       </c>
       <c r="B71" t="s">
         <v>146</v>
       </c>
       <c r="C71">
         <v>9.204</v>
       </c>
       <c r="D71" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="B72" t="s">
         <v>148</v>
       </c>
       <c r="C72">
-        <v>11.088</v>
+        <v>9.204</v>
       </c>
       <c r="D72" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>149</v>
       </c>
       <c r="B73" t="s">
         <v>150</v>
       </c>
       <c r="C73">
         <v>11.088</v>
       </c>
       <c r="D73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>151</v>
       </c>
       <c r="B74" t="s">
         <v>152</v>
       </c>
       <c r="C74">
         <v>11.088</v>
@@ -2386,166 +2533,166 @@
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>161</v>
       </c>
       <c r="B79" t="s">
         <v>162</v>
       </c>
       <c r="C79">
         <v>11.088</v>
       </c>
       <c r="D79" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>163</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80">
-        <v>11.196</v>
+        <v>11.088</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>165</v>
       </c>
       <c r="B81" t="s">
         <v>166</v>
       </c>
       <c r="C81">
         <v>11.196</v>
       </c>
       <c r="D81" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>167</v>
       </c>
       <c r="B82" t="s">
         <v>168</v>
       </c>
       <c r="C82">
         <v>11.196</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>169</v>
       </c>
       <c r="B83" t="s">
         <v>170</v>
       </c>
       <c r="C83">
-        <v>11.484</v>
+        <v>11.196</v>
       </c>
       <c r="D83" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>171</v>
       </c>
       <c r="B84" t="s">
         <v>172</v>
       </c>
       <c r="C84">
         <v>11.484</v>
       </c>
       <c r="D84" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>173</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>11.484</v>
       </c>
       <c r="D85" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>175</v>
       </c>
       <c r="B86" t="s">
         <v>176</v>
       </c>
       <c r="C86">
         <v>11.484</v>
       </c>
       <c r="D86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>177</v>
       </c>
       <c r="B87" t="s">
         <v>178</v>
       </c>
       <c r="C87">
-        <v>11.496</v>
+        <v>11.484</v>
       </c>
       <c r="D87" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>179</v>
       </c>
       <c r="B88" t="s">
         <v>180</v>
       </c>
       <c r="C88">
-        <v>11.592</v>
+        <v>11.496</v>
       </c>
       <c r="D88" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>181</v>
       </c>
       <c r="B89" t="s">
         <v>182</v>
       </c>
       <c r="C89">
         <v>11.592</v>
       </c>
       <c r="D89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>183</v>
       </c>
       <c r="B90" t="s">
         <v>184</v>
       </c>
       <c r="C90">
         <v>11.592</v>
@@ -2554,51 +2701,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>185</v>
       </c>
       <c r="B91" t="s">
         <v>186</v>
       </c>
       <c r="C91">
         <v>11.592</v>
       </c>
       <c r="D91" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>187</v>
       </c>
       <c r="B92" t="s">
         <v>188</v>
       </c>
       <c r="C92">
-        <v>16.944</v>
+        <v>11.592</v>
       </c>
       <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>189</v>
       </c>
       <c r="B93" t="s">
         <v>190</v>
       </c>
       <c r="C93">
         <v>16.944</v>
       </c>
       <c r="D93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>191</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
@@ -2641,951 +2788,1819 @@
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>197</v>
       </c>
       <c r="B97" t="s">
         <v>198</v>
       </c>
       <c r="C97">
         <v>16.944</v>
       </c>
       <c r="D97" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>199</v>
       </c>
       <c r="B98" t="s">
         <v>200</v>
       </c>
       <c r="C98">
         <v>16.944</v>
       </c>
       <c r="D98" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>201</v>
       </c>
       <c r="B99" t="s">
         <v>202</v>
       </c>
       <c r="C99">
         <v>16.944</v>
       </c>
       <c r="D99" t="s">
-        <v>203</v>
+        <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
+        <v>203</v>
+      </c>
+      <c r="B100" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C100">
         <v>16.944</v>
       </c>
       <c r="D100" t="s">
-        <v>25</v>
+        <v>205</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>206</v>
       </c>
       <c r="B101" t="s">
         <v>207</v>
       </c>
       <c r="C101">
         <v>16.944</v>
       </c>
       <c r="D101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>22</v>
       </c>
       <c r="C102">
         <v>4.908</v>
       </c>
       <c r="D102" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>26</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103">
         <v>5.508</v>
       </c>
       <c r="D103" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="B104" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="C104">
         <v>5.52</v>
       </c>
       <c r="D104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="B105" t="s">
-        <v>124</v>
+        <v>64</v>
       </c>
       <c r="C105">
-        <v>6.132</v>
+        <v>5.52</v>
       </c>
       <c r="D105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>125</v>
+        <v>65</v>
       </c>
       <c r="B106" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="C106">
-        <v>6.72</v>
+        <v>5.52</v>
       </c>
       <c r="D106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>127</v>
+        <v>67</v>
       </c>
       <c r="B107" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="C107">
-        <v>6.72</v>
+        <v>5.52</v>
       </c>
       <c r="D107" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="B108" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="C108">
-        <v>8.388</v>
+        <v>5.52</v>
       </c>
       <c r="D108" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>137</v>
+        <v>71</v>
       </c>
       <c r="B109" t="s">
-        <v>138</v>
+        <v>72</v>
       </c>
       <c r="C109">
-        <v>9.204</v>
+        <v>5.52</v>
       </c>
       <c r="D109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="B110" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="C110">
-        <v>9.204</v>
+        <v>5.52</v>
       </c>
       <c r="D110" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
       <c r="B111" t="s">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="C111">
-        <v>9.204</v>
+        <v>5.52</v>
       </c>
       <c r="D111" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="B112" t="s">
-        <v>144</v>
+        <v>78</v>
       </c>
       <c r="C112">
-        <v>9.204</v>
+        <v>5.52</v>
       </c>
       <c r="D112" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="B113" t="s">
-        <v>146</v>
+        <v>80</v>
       </c>
       <c r="C113">
-        <v>9.204</v>
+        <v>5.52</v>
       </c>
       <c r="D113" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="B114" t="s">
-        <v>176</v>
+        <v>82</v>
       </c>
       <c r="C114">
-        <v>11.484</v>
+        <v>5.52</v>
       </c>
       <c r="D114" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>181</v>
+        <v>83</v>
       </c>
       <c r="B115" t="s">
-        <v>182</v>
+        <v>84</v>
       </c>
       <c r="C115">
-        <v>11.592</v>
+        <v>5.52</v>
       </c>
       <c r="D115" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>183</v>
+        <v>87</v>
       </c>
       <c r="B116" t="s">
-        <v>184</v>
+        <v>88</v>
       </c>
       <c r="C116">
-        <v>11.592</v>
+        <v>5.544</v>
       </c>
       <c r="D116" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>185</v>
+        <v>119</v>
       </c>
       <c r="B117" t="s">
-        <v>186</v>
+        <v>120</v>
       </c>
       <c r="C117">
-        <v>11.592</v>
+        <v>6.132</v>
       </c>
       <c r="D117" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>208</v>
+        <v>121</v>
       </c>
       <c r="B118" t="s">
-        <v>209</v>
+        <v>122</v>
       </c>
       <c r="C118">
-        <v>16.944</v>
+        <v>6.132</v>
       </c>
       <c r="D118" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>210</v>
+        <v>123</v>
       </c>
       <c r="B119" t="s">
-        <v>211</v>
+        <v>124</v>
       </c>
       <c r="C119">
-        <v>16.944</v>
+        <v>6.132</v>
       </c>
       <c r="D119" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>212</v>
+        <v>125</v>
       </c>
       <c r="B120" t="s">
-        <v>213</v>
+        <v>126</v>
       </c>
       <c r="C120">
-        <v>16.944</v>
+        <v>6.132</v>
       </c>
       <c r="D120" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="B121" t="s">
-        <v>215</v>
+        <v>128</v>
       </c>
       <c r="C121">
-        <v>16.944</v>
+        <v>6.72</v>
       </c>
       <c r="D121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>216</v>
+        <v>129</v>
       </c>
       <c r="B122" t="s">
-        <v>217</v>
+        <v>130</v>
       </c>
       <c r="C122">
-        <v>16.944</v>
+        <v>6.72</v>
       </c>
       <c r="D122" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>218</v>
+        <v>133</v>
       </c>
       <c r="B123" t="s">
-        <v>219</v>
+        <v>134</v>
       </c>
       <c r="C123">
-        <v>16.944</v>
+        <v>8.388</v>
       </c>
       <c r="D123" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="B124" t="s">
-        <v>221</v>
+        <v>140</v>
       </c>
       <c r="C124">
-        <v>16.944</v>
+        <v>9.204</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>222</v>
+        <v>141</v>
       </c>
       <c r="B125" t="s">
-        <v>223</v>
+        <v>142</v>
       </c>
       <c r="C125">
-        <v>16.944</v>
+        <v>9.204</v>
       </c>
       <c r="D125" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>224</v>
+        <v>143</v>
       </c>
       <c r="B126" t="s">
-        <v>225</v>
+        <v>144</v>
       </c>
       <c r="C126">
-        <v>17.796</v>
+        <v>9.204</v>
       </c>
       <c r="D126" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>226</v>
+        <v>145</v>
       </c>
       <c r="B127" t="s">
-        <v>227</v>
+        <v>146</v>
       </c>
       <c r="C127">
-        <v>17.796</v>
+        <v>9.204</v>
       </c>
       <c r="D127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>228</v>
+        <v>147</v>
       </c>
       <c r="B128" t="s">
-        <v>229</v>
+        <v>148</v>
       </c>
       <c r="C128">
-        <v>19.2</v>
+        <v>9.204</v>
       </c>
       <c r="D128" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>230</v>
+        <v>177</v>
       </c>
       <c r="B129" t="s">
-        <v>231</v>
+        <v>178</v>
       </c>
       <c r="C129">
-        <v>19.932</v>
+        <v>11.484</v>
       </c>
       <c r="D129" t="s">
-        <v>232</v>
+        <v>6</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>233</v>
+        <v>183</v>
       </c>
       <c r="B130" t="s">
-        <v>234</v>
+        <v>184</v>
       </c>
       <c r="C130">
-        <v>19.932</v>
+        <v>11.592</v>
       </c>
       <c r="D130" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>235</v>
+        <v>185</v>
       </c>
       <c r="B131" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="C131">
-        <v>19.932</v>
+        <v>11.592</v>
       </c>
       <c r="D131" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>237</v>
+        <v>187</v>
       </c>
       <c r="B132" t="s">
-        <v>238</v>
+        <v>188</v>
       </c>
       <c r="C132">
-        <v>19.932</v>
+        <v>11.592</v>
       </c>
       <c r="D132" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="B133" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="C133">
-        <v>20.796</v>
+        <v>16.944</v>
       </c>
       <c r="D133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
       <c r="B134" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="C134">
-        <v>20.796</v>
+        <v>16.944</v>
       </c>
       <c r="D134" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="B135" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="C135">
-        <v>20.796</v>
+        <v>16.944</v>
       </c>
       <c r="D135" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
       <c r="B136" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="C136">
-        <v>22.8</v>
+        <v>16.944</v>
       </c>
       <c r="D136" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="B137" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="C137">
-        <v>23.256</v>
+        <v>16.944</v>
       </c>
       <c r="D137" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="B138" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="C138">
-        <v>23.4</v>
+        <v>16.944</v>
       </c>
       <c r="D138" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="B139" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="C139">
-        <v>23.4</v>
+        <v>16.944</v>
       </c>
       <c r="D139" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="B140" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="C140">
-        <v>23.4</v>
+        <v>16.944</v>
       </c>
       <c r="D140" t="s">
-        <v>232</v>
+        <v>6</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
       <c r="B141" t="s">
-        <v>256</v>
+        <v>225</v>
       </c>
       <c r="C141">
-        <v>23.4</v>
+        <v>16.944</v>
       </c>
       <c r="D141" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>257</v>
+        <v>226</v>
       </c>
       <c r="B142" t="s">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="C142">
-        <v>23.4</v>
+        <v>17.796</v>
       </c>
       <c r="D142" t="s">
-        <v>232</v>
+        <v>44</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>259</v>
+        <v>228</v>
       </c>
       <c r="B143" t="s">
-        <v>260</v>
+        <v>229</v>
       </c>
       <c r="C143">
-        <v>23.928</v>
+        <v>17.796</v>
       </c>
       <c r="D143" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>261</v>
+        <v>230</v>
       </c>
       <c r="B144" t="s">
-        <v>262</v>
+        <v>231</v>
       </c>
       <c r="C144">
-        <v>23.928</v>
+        <v>19.2</v>
       </c>
       <c r="D144" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>263</v>
+        <v>232</v>
       </c>
       <c r="B145" t="s">
-        <v>264</v>
+        <v>233</v>
       </c>
       <c r="C145">
-        <v>23.928</v>
+        <v>19.932</v>
       </c>
       <c r="D145" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>265</v>
+        <v>234</v>
       </c>
       <c r="B146" t="s">
-        <v>266</v>
+        <v>235</v>
       </c>
       <c r="C146">
-        <v>23.928</v>
+        <v>19.932</v>
       </c>
       <c r="D146" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>267</v>
+        <v>236</v>
       </c>
       <c r="B147" t="s">
-        <v>268</v>
+        <v>237</v>
       </c>
       <c r="C147">
-        <v>23.928</v>
+        <v>19.932</v>
       </c>
       <c r="D147" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>269</v>
+        <v>238</v>
       </c>
       <c r="B148" t="s">
-        <v>270</v>
+        <v>239</v>
       </c>
       <c r="C148">
-        <v>24.024</v>
+        <v>19.932</v>
       </c>
       <c r="D148" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>271</v>
+        <v>240</v>
       </c>
       <c r="B149" t="s">
-        <v>272</v>
+        <v>241</v>
       </c>
       <c r="C149">
-        <v>24.024</v>
+        <v>20.244</v>
       </c>
       <c r="D149" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>273</v>
+        <v>242</v>
       </c>
       <c r="B150" t="s">
-        <v>274</v>
+        <v>243</v>
       </c>
       <c r="C150">
-        <v>24.024</v>
+        <v>20.244</v>
       </c>
       <c r="D150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>275</v>
+        <v>244</v>
       </c>
       <c r="B151" t="s">
-        <v>276</v>
+        <v>245</v>
       </c>
       <c r="C151">
-        <v>24.024</v>
+        <v>20.364</v>
       </c>
       <c r="D151" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>277</v>
+        <v>246</v>
       </c>
       <c r="B152" t="s">
-        <v>278</v>
+        <v>247</v>
       </c>
       <c r="C152">
-        <v>24.192</v>
+        <v>20.58</v>
       </c>
       <c r="D152" t="s">
-        <v>232</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
       <c r="B153" t="s">
-        <v>280</v>
+        <v>249</v>
       </c>
       <c r="C153">
-        <v>25.404</v>
+        <v>20.58</v>
       </c>
       <c r="D153" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>281</v>
+        <v>250</v>
       </c>
       <c r="B154" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="C154">
-        <v>25.848</v>
+        <v>20.796</v>
       </c>
       <c r="D154" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
       <c r="B155" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="C155">
-        <v>26.124</v>
+        <v>20.796</v>
       </c>
       <c r="D155" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
       <c r="B156" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="C156">
-        <v>33.132</v>
+        <v>20.796</v>
       </c>
       <c r="D156" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="B157" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="C157">
-        <v>33.132</v>
+        <v>20.796</v>
       </c>
       <c r="D157" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="B158" t="s">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="C158">
-        <v>35.58</v>
+        <v>22.38</v>
       </c>
       <c r="D158" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>291</v>
+        <v>260</v>
       </c>
       <c r="B159" t="s">
-        <v>292</v>
+        <v>261</v>
       </c>
       <c r="C159">
-        <v>35.58</v>
+        <v>22.38</v>
       </c>
       <c r="D159" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
       <c r="B160" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
       <c r="C160">
-        <v>35.58</v>
+        <v>22.8</v>
       </c>
       <c r="D160" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="B161" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="C161">
-        <v>45.096</v>
+        <v>23.256</v>
       </c>
       <c r="D161" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
+        <v>266</v>
+      </c>
+      <c r="B162" t="s">
+        <v>267</v>
+      </c>
+      <c r="C162">
+        <v>23.4</v>
+      </c>
+      <c r="D162" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" t="s">
+        <v>268</v>
+      </c>
+      <c r="B163" t="s">
+        <v>269</v>
+      </c>
+      <c r="C163">
+        <v>23.4</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" t="s">
+        <v>270</v>
+      </c>
+      <c r="B164" t="s">
+        <v>271</v>
+      </c>
+      <c r="C164">
+        <v>23.4</v>
+      </c>
+      <c r="D164" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" t="s">
+        <v>272</v>
+      </c>
+      <c r="B165" t="s">
+        <v>273</v>
+      </c>
+      <c r="C165">
+        <v>23.4</v>
+      </c>
+      <c r="D165" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" t="s">
+        <v>274</v>
+      </c>
+      <c r="B166" t="s">
+        <v>275</v>
+      </c>
+      <c r="C166">
+        <v>23.4</v>
+      </c>
+      <c r="D166" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" t="s">
+        <v>276</v>
+      </c>
+      <c r="B167" t="s">
+        <v>277</v>
+      </c>
+      <c r="C167">
+        <v>23.4</v>
+      </c>
+      <c r="D167" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" t="s">
+        <v>278</v>
+      </c>
+      <c r="B168" t="s">
+        <v>279</v>
+      </c>
+      <c r="C168">
+        <v>23.928</v>
+      </c>
+      <c r="D168" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" t="s">
+        <v>280</v>
+      </c>
+      <c r="B169" t="s">
+        <v>281</v>
+      </c>
+      <c r="C169">
+        <v>23.928</v>
+      </c>
+      <c r="D169" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" t="s">
+        <v>282</v>
+      </c>
+      <c r="B170" t="s">
+        <v>283</v>
+      </c>
+      <c r="C170">
+        <v>23.928</v>
+      </c>
+      <c r="D170" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" t="s">
+        <v>284</v>
+      </c>
+      <c r="B171" t="s">
+        <v>285</v>
+      </c>
+      <c r="C171">
+        <v>23.928</v>
+      </c>
+      <c r="D171" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" t="s">
+        <v>286</v>
+      </c>
+      <c r="B172" t="s">
+        <v>287</v>
+      </c>
+      <c r="C172">
+        <v>23.928</v>
+      </c>
+      <c r="D172" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" t="s">
+        <v>288</v>
+      </c>
+      <c r="B173" t="s">
+        <v>289</v>
+      </c>
+      <c r="C173">
+        <v>23.928</v>
+      </c>
+      <c r="D173" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>290</v>
+      </c>
+      <c r="B174" t="s">
+        <v>291</v>
+      </c>
+      <c r="C174">
+        <v>23.928</v>
+      </c>
+      <c r="D174" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>292</v>
+      </c>
+      <c r="B175" t="s">
+        <v>293</v>
+      </c>
+      <c r="C175">
+        <v>23.928</v>
+      </c>
+      <c r="D175" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" t="s">
+        <v>294</v>
+      </c>
+      <c r="B176" t="s">
+        <v>295</v>
+      </c>
+      <c r="C176">
+        <v>23.928</v>
+      </c>
+      <c r="D176" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" t="s">
+        <v>296</v>
+      </c>
+      <c r="B177" t="s">
         <v>297</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C177">
+        <v>23.928</v>
+      </c>
+      <c r="D177" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" t="s">
         <v>298</v>
       </c>
-      <c r="C162">
-[...2 lines deleted...]
-      <c r="D162" t="s">
+      <c r="B178" t="s">
+        <v>299</v>
+      </c>
+      <c r="C178">
+        <v>24.0</v>
+      </c>
+      <c r="D178" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" t="s">
+        <v>300</v>
+      </c>
+      <c r="B179" t="s">
+        <v>301</v>
+      </c>
+      <c r="C179">
+        <v>24.0</v>
+      </c>
+      <c r="D179" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" t="s">
+        <v>302</v>
+      </c>
+      <c r="B180" t="s">
+        <v>303</v>
+      </c>
+      <c r="C180">
+        <v>24.0</v>
+      </c>
+      <c r="D180" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" t="s">
+        <v>304</v>
+      </c>
+      <c r="B181" t="s">
+        <v>305</v>
+      </c>
+      <c r="C181">
+        <v>24.024</v>
+      </c>
+      <c r="D181" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" t="s">
+        <v>306</v>
+      </c>
+      <c r="B182" t="s">
+        <v>307</v>
+      </c>
+      <c r="C182">
+        <v>24.024</v>
+      </c>
+      <c r="D182" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" t="s">
+        <v>308</v>
+      </c>
+      <c r="B183" t="s">
+        <v>309</v>
+      </c>
+      <c r="C183">
+        <v>24.024</v>
+      </c>
+      <c r="D183" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" t="s">
+        <v>310</v>
+      </c>
+      <c r="B184" t="s">
+        <v>311</v>
+      </c>
+      <c r="C184">
+        <v>24.024</v>
+      </c>
+      <c r="D184" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" t="s">
+        <v>312</v>
+      </c>
+      <c r="B185" t="s">
+        <v>313</v>
+      </c>
+      <c r="C185">
+        <v>24.024</v>
+      </c>
+      <c r="D185" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" t="s">
+        <v>314</v>
+      </c>
+      <c r="B186" t="s">
+        <v>315</v>
+      </c>
+      <c r="C186">
+        <v>24.024</v>
+      </c>
+      <c r="D186" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" t="s">
+        <v>316</v>
+      </c>
+      <c r="B187" t="s">
+        <v>317</v>
+      </c>
+      <c r="C187">
+        <v>24.024</v>
+      </c>
+      <c r="D187" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" t="s">
+        <v>318</v>
+      </c>
+      <c r="B188" t="s">
+        <v>319</v>
+      </c>
+      <c r="C188">
+        <v>25.404</v>
+      </c>
+      <c r="D188" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" t="s">
+        <v>320</v>
+      </c>
+      <c r="B189" t="s">
+        <v>321</v>
+      </c>
+      <c r="C189">
+        <v>25.848</v>
+      </c>
+      <c r="D189" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" t="s">
+        <v>322</v>
+      </c>
+      <c r="B190" t="s">
+        <v>323</v>
+      </c>
+      <c r="C190">
+        <v>26.004</v>
+      </c>
+      <c r="D190" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" t="s">
+        <v>324</v>
+      </c>
+      <c r="B191" t="s">
+        <v>325</v>
+      </c>
+      <c r="C191">
+        <v>26.004</v>
+      </c>
+      <c r="D191" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" t="s">
+        <v>326</v>
+      </c>
+      <c r="B192" t="s">
+        <v>327</v>
+      </c>
+      <c r="C192">
+        <v>26.064</v>
+      </c>
+      <c r="D192" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" t="s">
+        <v>328</v>
+      </c>
+      <c r="B193" t="s">
+        <v>329</v>
+      </c>
+      <c r="C193">
+        <v>26.124</v>
+      </c>
+      <c r="D193" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" t="s">
+        <v>330</v>
+      </c>
+      <c r="B194" t="s">
+        <v>331</v>
+      </c>
+      <c r="C194">
+        <v>26.196</v>
+      </c>
+      <c r="D194" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" t="s">
+        <v>332</v>
+      </c>
+      <c r="B195" t="s">
+        <v>333</v>
+      </c>
+      <c r="C195">
+        <v>29.004</v>
+      </c>
+      <c r="D195" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" t="s">
+        <v>334</v>
+      </c>
+      <c r="B196" t="s">
+        <v>335</v>
+      </c>
+      <c r="C196">
+        <v>29.004</v>
+      </c>
+      <c r="D196" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" t="s">
+        <v>336</v>
+      </c>
+      <c r="B197" t="s">
+        <v>337</v>
+      </c>
+      <c r="C197">
+        <v>33.132</v>
+      </c>
+      <c r="D197" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" t="s">
+        <v>338</v>
+      </c>
+      <c r="B198" t="s">
+        <v>339</v>
+      </c>
+      <c r="C198">
+        <v>33.132</v>
+      </c>
+      <c r="D198" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" t="s">
+        <v>340</v>
+      </c>
+      <c r="B199" t="s">
+        <v>341</v>
+      </c>
+      <c r="C199">
+        <v>33.636</v>
+      </c>
+      <c r="D199" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" t="s">
+        <v>342</v>
+      </c>
+      <c r="B200" t="s">
+        <v>343</v>
+      </c>
+      <c r="C200">
+        <v>35.58</v>
+      </c>
+      <c r="D200" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" t="s">
+        <v>344</v>
+      </c>
+      <c r="B201" t="s">
+        <v>345</v>
+      </c>
+      <c r="C201">
+        <v>35.58</v>
+      </c>
+      <c r="D201" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" t="s">
+        <v>133</v>
+      </c>
+      <c r="B202" t="s">
+        <v>134</v>
+      </c>
+      <c r="C202">
+        <v>8.388</v>
+      </c>
+      <c r="D202" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" t="s">
+        <v>177</v>
+      </c>
+      <c r="B203" t="s">
+        <v>178</v>
+      </c>
+      <c r="C203">
+        <v>11.484</v>
+      </c>
+      <c r="D203" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" t="s">
+        <v>183</v>
+      </c>
+      <c r="B204" t="s">
+        <v>184</v>
+      </c>
+      <c r="C204">
+        <v>11.592</v>
+      </c>
+      <c r="D204" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" t="s">
+        <v>185</v>
+      </c>
+      <c r="B205" t="s">
+        <v>186</v>
+      </c>
+      <c r="C205">
+        <v>11.592</v>
+      </c>
+      <c r="D205" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" t="s">
+        <v>187</v>
+      </c>
+      <c r="B206" t="s">
+        <v>188</v>
+      </c>
+      <c r="C206">
+        <v>11.592</v>
+      </c>
+      <c r="D206" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" t="s">
+        <v>230</v>
+      </c>
+      <c r="B207" t="s">
+        <v>231</v>
+      </c>
+      <c r="C207">
+        <v>19.2</v>
+      </c>
+      <c r="D207" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" t="s">
+        <v>234</v>
+      </c>
+      <c r="B208" t="s">
+        <v>235</v>
+      </c>
+      <c r="C208">
+        <v>19.932</v>
+      </c>
+      <c r="D208" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" t="s">
+        <v>236</v>
+      </c>
+      <c r="B209" t="s">
+        <v>237</v>
+      </c>
+      <c r="C209">
+        <v>19.932</v>
+      </c>
+      <c r="D209" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" t="s">
+        <v>238</v>
+      </c>
+      <c r="B210" t="s">
+        <v>239</v>
+      </c>
+      <c r="C210">
+        <v>19.932</v>
+      </c>
+      <c r="D210" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" t="s">
+        <v>252</v>
+      </c>
+      <c r="B211" t="s">
+        <v>253</v>
+      </c>
+      <c r="C211">
+        <v>20.796</v>
+      </c>
+      <c r="D211" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" t="s">
+        <v>254</v>
+      </c>
+      <c r="B212" t="s">
+        <v>255</v>
+      </c>
+      <c r="C212">
+        <v>20.796</v>
+      </c>
+      <c r="D212" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" t="s">
+        <v>256</v>
+      </c>
+      <c r="B213" t="s">
+        <v>257</v>
+      </c>
+      <c r="C213">
+        <v>20.796</v>
+      </c>
+      <c r="D213" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" t="s">
+        <v>262</v>
+      </c>
+      <c r="B214" t="s">
+        <v>263</v>
+      </c>
+      <c r="C214">
+        <v>22.8</v>
+      </c>
+      <c r="D214" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" t="s">
+        <v>268</v>
+      </c>
+      <c r="B215" t="s">
+        <v>269</v>
+      </c>
+      <c r="C215">
+        <v>23.4</v>
+      </c>
+      <c r="D215" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" t="s">
+        <v>270</v>
+      </c>
+      <c r="B216" t="s">
+        <v>271</v>
+      </c>
+      <c r="C216">
+        <v>23.4</v>
+      </c>
+      <c r="D216" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" t="s">
+        <v>272</v>
+      </c>
+      <c r="B217" t="s">
+        <v>273</v>
+      </c>
+      <c r="C217">
+        <v>23.4</v>
+      </c>
+      <c r="D217" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" t="s">
+        <v>274</v>
+      </c>
+      <c r="B218" t="s">
+        <v>275</v>
+      </c>
+      <c r="C218">
+        <v>23.4</v>
+      </c>
+      <c r="D218" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" t="s">
+        <v>276</v>
+      </c>
+      <c r="B219" t="s">
+        <v>277</v>
+      </c>
+      <c r="C219">
+        <v>23.4</v>
+      </c>
+      <c r="D219" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" t="s">
+        <v>302</v>
+      </c>
+      <c r="B220" t="s">
+        <v>303</v>
+      </c>
+      <c r="C220">
+        <v>24.0</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" t="s">
+        <v>312</v>
+      </c>
+      <c r="B221" t="s">
+        <v>313</v>
+      </c>
+      <c r="C221">
+        <v>24.024</v>
+      </c>
+      <c r="D221" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" t="s">
+        <v>314</v>
+      </c>
+      <c r="B222" t="s">
+        <v>315</v>
+      </c>
+      <c r="C222">
+        <v>24.024</v>
+      </c>
+      <c r="D222" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" t="s">
+        <v>316</v>
+      </c>
+      <c r="B223" t="s">
+        <v>317</v>
+      </c>
+      <c r="C223">
+        <v>24.024</v>
+      </c>
+      <c r="D223" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" t="s">
+        <v>346</v>
+      </c>
+      <c r="B224" t="s">
+        <v>347</v>
+      </c>
+      <c r="C224">
+        <v>35.58</v>
+      </c>
+      <c r="D224" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D163"/>
+  <autoFilter ref="A1:D225"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>