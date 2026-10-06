--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="products" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$92</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'products'!$A$1:$D$93</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Продукт</t>
   </si>
   <si>
     <t>Реф. номер</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Състояние</t>
   </si>
   <si>
     <t>Адаптер DeLock, USB женско - RJ45 мъжко</t>
   </si>
   <si>
     <t>DELOCK-65234</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Преходник  HAMA S-VHS, 3 х Чинч(1хVideo+2xAudio) - Скарт, Черен</t>
   </si>
   <si>
@@ -313,68 +313,80 @@
   <si>
     <t>Адаптер DeLock, mini DisplayPort 1.2 мъжко &gt; DVI женско, 4K, Пасивен, Черен</t>
   </si>
   <si>
     <t>DELOCK-62605</t>
   </si>
   <si>
     <t>Адаптер j5create JCA153G, USB-C към 4K HDMI, Сив</t>
   </si>
   <si>
     <t>J5-JCA153G</t>
   </si>
   <si>
     <t>Адаптер Delock mini DisplayPort 1.1 мъжко към DisplayPort / HDMI / DVI женско black</t>
   </si>
   <si>
     <t>DELOCK-62623</t>
   </si>
   <si>
     <t>3 портов HDMI суич ACT , 4K@60Hz, USB, Дистанционно, Черен</t>
   </si>
   <si>
     <t>EWENT-ACT-SPLIT-AC7845</t>
   </si>
   <si>
+    <t>Мрежови адаптер/хъб/ j5create JCA351, Gigabit, 4K HDMI</t>
+  </si>
+  <si>
+    <t>J5-JCA351</t>
+  </si>
+  <si>
     <t>Медиен конвертор Cudy MC100GSB-20A, RJ-45, SC fiber port, 20 km</t>
   </si>
   <si>
     <t>CUDY-CONV-MC100GSB-20A</t>
   </si>
   <si>
     <t>Медиен конвертор Cudy MC100GSB-20B, SC fiber port, RJ-45, 20 km</t>
   </si>
   <si>
     <t>CUDY-CONV-MC100GSB-20B</t>
   </si>
   <si>
     <t>HAMA Видео адаптер USB-C мъжко към HDMI женско Ultra-HD 8K@60 Hz</t>
   </si>
   <si>
     <t>HAMA-200303</t>
   </si>
   <si>
+    <t>Адаптер j5create JUA354, USB 3.0 към 4K HDMI</t>
+  </si>
+  <si>
+    <t>J5-JUA354</t>
+  </si>
+  <si>
     <t>HAMA Видео адаптер 2 в 1, Mini Displayport - VGA &amp; HDMI, Ultra-HD 4K</t>
   </si>
   <si>
     <t>HAMA-300086</t>
   </si>
   <si>
     <t>HАМА Касетен Адаптер VHS-C/VHS "Auto"</t>
   </si>
   <si>
     <t>HAMA-44704</t>
   </si>
   <si>
     <t>на път</t>
   </si>
   <si>
     <t>3 портов HDMI суич Delock 18600, 4K, 50 см. кабел, Черен</t>
   </si>
   <si>
     <t>DELOCK-18600</t>
   </si>
   <si>
     <t>HDMI сплитер ESTILLO HDSP0010M1, 1/2, 4K/60Hz</t>
   </si>
   <si>
     <t>EST-HDMI-SPLITTER-1-2-4K</t>
@@ -418,92 +430,86 @@
   <si>
     <t>Адаптер j5create JVAW56, ScreenCast, HDMI, 2.4 GHz, 5 GHz, full HD</t>
   </si>
   <si>
     <t>J5-JVAW56</t>
   </si>
   <si>
     <t>HDMI сплитер ESTILLO HDSP0009M1, 1/4, 4K/60Hz</t>
   </si>
   <si>
     <t>EST-HDMI-SPLITTER-1-4-4K</t>
   </si>
   <si>
     <t>Медиен конвертор TP-LINK MC210CS, 1xGigabit 10/100/1000</t>
   </si>
   <si>
     <t>TP-TL-MC210CS</t>
   </si>
   <si>
     <t>HDMI Extender (усилвател) ESTILLO HDEX002M1, усилва HDMI сигнал до 60 м по UTP кабел</t>
   </si>
   <si>
     <t>EST-HDMI-EXTENDER-60</t>
   </si>
   <si>
-    <t>Мрежови адаптер/хъб/ j5create JCA351, Gigabit, 4K HDMI</t>
-[...4 lines deleted...]
-  <si>
     <t>Адаптер j5create JUA365, За 2 монитора, USB-C - HDMI</t>
   </si>
   <si>
     <t>J5-JUA365</t>
   </si>
   <si>
     <t>Адаптер DeLock 64229, USB-C - HDMI (DP Alt Mode), 8K, HDR</t>
   </si>
   <si>
     <t>DELOCK-64229</t>
   </si>
   <si>
-    <t>Адаптер j5create JUA354, USB 3.0 към 4K HDMI</t>
-[...4 lines deleted...]
-  <si>
     <t>Адаптер j5create JCA365, За 2 монитора, USB-C - 2 x HDMI</t>
   </si>
   <si>
     <t>J5-JCA365</t>
   </si>
   <si>
+    <t>HAMA Безжичен HDMI адаптер за дисплей, Full HD 1080p, вкл. кабел</t>
+  </si>
+  <si>
+    <t>HAMA-200358</t>
+  </si>
+  <si>
+    <t>Автоматичен превключвател ASK 4/1 Quad Multi-Viewer, 4 входа 1 изход</t>
+  </si>
+  <si>
+    <t>EST-HDMI-SWITCH-1-4</t>
+  </si>
+  <si>
     <t>Адаптер DeLock, USB 2.0 - 4 x RS-232</t>
   </si>
   <si>
     <t>DELOCK-87414</t>
   </si>
   <si>
-    <t>Автоматичен превключвател ASK 4/1 Quad Multi-Viewer, 4 входа 1 изход</t>
-[...4 lines deleted...]
-  <si>
     <t>ЕDID емулатор адаптер ATEN VC081A, HDMI, 4K, Черен</t>
   </si>
   <si>
     <t>ATEN-VC081A-AT</t>
   </si>
   <si>
     <t>по заявка (обади се)</t>
   </si>
   <si>
     <t>5 портов HDMI суич Delock  4K@60Hz, Дистанционно, Черен</t>
   </si>
   <si>
     <t>DELOCK-18685</t>
   </si>
   <si>
     <t>HDMI Extender (усилвател) ATEN VE800A, 1900x1200 @ 60Hz, 60 м</t>
   </si>
   <si>
     <t>ATEN-VE800</t>
   </si>
   <si>
     <t>HDMI сплитер ESTILLO, HDSP0116M, 1/16</t>
   </si>
   <si>
     <t>EST-HDMI-SPLITTER-1-16</t>
@@ -517,78 +523,78 @@
   <si>
     <t>HDMI Extender (усилвател) ESTILLO HDEX008M1 , усилва HDMI сигнал до 150 м по UTP кабел</t>
   </si>
   <si>
     <t>EST-HDMI-EXTENDER-150</t>
   </si>
   <si>
     <t>USB Extender (усилвател) ESTILLO ASKHU04-USB 1x4, усилва USB сигнал до 100 м по UTP кабел CAT5e/6</t>
   </si>
   <si>
     <t>EST-USB-EXTENDER-1-4</t>
   </si>
   <si>
     <t>HDMI превключвател ATEN VS481B, 4-портов 4K</t>
   </si>
   <si>
     <t>ATEN-VS481B-AT-G</t>
   </si>
   <si>
     <t>4K HDMI Extender (усилвател) ACT AC7801, усилва HDMI сигнал до 40 м по UTP кабел</t>
   </si>
   <si>
     <t>EWENT-ACT-EXT-AC7801</t>
   </si>
   <si>
+    <t>USB Extender ATEN UCE3250, 4 порта, USB 2.0, CAT 5, до 50m</t>
+  </si>
+  <si>
+    <t>ATEN-UCE3250-AT-G</t>
+  </si>
+  <si>
+    <t>HDMI Extender (усилвател) DeLock, Усилва HDMI сигнал до 40/70 м по UTP кабел</t>
+  </si>
+  <si>
+    <t>DELOCK-65832</t>
+  </si>
+  <si>
+    <t>HDMI трансмитер DeLock, Прeдава видео по IP</t>
+  </si>
+  <si>
+    <t>DELOCK-65950</t>
+  </si>
+  <si>
+    <t>HDMI приемник DeLock, Прeдава видео по IP</t>
+  </si>
+  <si>
+    <t>DELOCK-65951</t>
+  </si>
+  <si>
     <t>HDMI &amp; USB Extender (усилвател) ATEN VE803, 1900x1200 @ 60Hz, 60 м</t>
   </si>
   <si>
     <t>ATEN-VE803</t>
-  </si>
-[...22 lines deleted...]
-    <t>DELOCK-65951</t>
   </si>
   <si>
     <t>Сплитер ATEN VS184B, 4-Port True 4K HDMI, 15м</t>
   </si>
   <si>
     <t>ATEN-VS184B</t>
   </si>
   <si>
     <t>HDMI суич ATEN VS0801H, 8-Port, 3м</t>
   </si>
   <si>
     <t>ATEN-VS0801H</t>
   </si>
   <si>
     <t>Eco PDU Контролер ATEN PE4102G-AT-G, 2x IEC C13, 1 x IEC C14</t>
   </si>
   <si>
     <t>ATEN-PE4102G-AT-G</t>
   </si>
   <si>
     <t>HDMI Extender (усилвател) ATEN VE801, (4K@40m), До 70 м</t>
   </si>
   <si>
     <t>ATEN-VE801</t>
   </si>
@@ -928,51 +934,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D92"/>
+  <dimension ref="A1:D93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1485,51 +1491,51 @@
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
         <v>20.532</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>82</v>
       </c>
       <c r="C39">
         <v>20.856</v>
       </c>
       <c r="D39" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
         <v>21.564</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41">
         <v>21.696</v>
@@ -1597,527 +1603,527 @@
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46">
         <v>24.528</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>97</v>
       </c>
       <c r="B47" t="s">
         <v>98</v>
       </c>
       <c r="C47">
         <v>25.464</v>
       </c>
       <c r="D47" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>99</v>
       </c>
       <c r="B48" t="s">
         <v>100</v>
       </c>
       <c r="C48">
-        <v>27.156</v>
+        <v>26.508</v>
       </c>
       <c r="D48" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
         <v>102</v>
       </c>
       <c r="C49">
-        <v>27.168</v>
+        <v>27.156</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>103</v>
       </c>
       <c r="B50" t="s">
         <v>104</v>
       </c>
       <c r="C50">
-        <v>27.432</v>
+        <v>27.168</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
-        <v>29.424</v>
+        <v>27.432</v>
       </c>
       <c r="D51" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
         <v>108</v>
       </c>
       <c r="C52">
-        <v>30.06</v>
+        <v>28.812</v>
       </c>
       <c r="D52" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" t="s">
         <v>110</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53">
-        <v>30.96</v>
+        <v>29.424</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" t="s">
         <v>112</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54">
+        <v>30.06</v>
+      </c>
+      <c r="D54" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55">
-        <v>31.5</v>
+        <v>30.96</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>116</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56">
-        <v>32.772</v>
+        <v>31.2</v>
       </c>
       <c r="D56" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>118</v>
       </c>
       <c r="B57" t="s">
         <v>119</v>
       </c>
       <c r="C57">
-        <v>36.204</v>
+        <v>31.5</v>
       </c>
       <c r="D57" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>120</v>
       </c>
       <c r="B58" t="s">
         <v>121</v>
       </c>
       <c r="C58">
-        <v>37.02</v>
+        <v>32.772</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>122</v>
       </c>
       <c r="B59" t="s">
         <v>123</v>
       </c>
       <c r="C59">
-        <v>37.896</v>
+        <v>36.204</v>
       </c>
       <c r="D59" t="s">
-        <v>56</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>124</v>
       </c>
       <c r="B60" t="s">
         <v>125</v>
       </c>
       <c r="C60">
-        <v>38.076</v>
+        <v>37.02</v>
       </c>
       <c r="D60" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>126</v>
       </c>
       <c r="B61" t="s">
         <v>127</v>
       </c>
       <c r="C61">
-        <v>39.0</v>
+        <v>37.896</v>
       </c>
       <c r="D61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>128</v>
       </c>
       <c r="B62" t="s">
         <v>129</v>
       </c>
       <c r="C62">
-        <v>39.876</v>
+        <v>38.076</v>
       </c>
       <c r="D62" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>130</v>
       </c>
       <c r="B63" t="s">
         <v>131</v>
       </c>
       <c r="C63">
-        <v>40.8</v>
+        <v>39.0</v>
       </c>
       <c r="D63" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>132</v>
       </c>
       <c r="B64" t="s">
         <v>133</v>
       </c>
       <c r="C64">
-        <v>43.2</v>
+        <v>39.876</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>134</v>
       </c>
       <c r="B65" t="s">
         <v>135</v>
       </c>
       <c r="C65">
-        <v>44.964</v>
+        <v>40.8</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>136</v>
       </c>
       <c r="B66" t="s">
         <v>137</v>
       </c>
       <c r="C66">
-        <v>44.988</v>
+        <v>43.2</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>138</v>
       </c>
       <c r="B67" t="s">
         <v>139</v>
       </c>
       <c r="C67">
-        <v>45.132</v>
+        <v>44.988</v>
       </c>
       <c r="D67" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>140</v>
       </c>
       <c r="B68" t="s">
         <v>141</v>
       </c>
       <c r="C68">
-        <v>45.96</v>
+        <v>45.132</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>142</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69">
         <v>50.148</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>144</v>
       </c>
       <c r="B70" t="s">
         <v>145</v>
       </c>
       <c r="C70">
-        <v>65.94</v>
+        <v>53.568</v>
       </c>
       <c r="D70" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>146</v>
       </c>
       <c r="B71" t="s">
         <v>147</v>
       </c>
       <c r="C71">
-        <v>72.0</v>
+        <v>54.0</v>
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>148</v>
       </c>
       <c r="B72" t="s">
         <v>149</v>
       </c>
       <c r="C72">
-        <v>72.624</v>
+        <v>65.94</v>
       </c>
       <c r="D72" t="s">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" t="s">
         <v>151</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73">
+        <v>72.624</v>
+      </c>
+      <c r="D73" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>153</v>
       </c>
       <c r="B74" t="s">
         <v>154</v>
       </c>
       <c r="C74">
-        <v>77.94</v>
+        <v>74.184</v>
       </c>
       <c r="D74" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>155</v>
       </c>
       <c r="B75" t="s">
         <v>156</v>
       </c>
       <c r="C75">
-        <v>78.0</v>
+        <v>77.94</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>157</v>
       </c>
       <c r="B76" t="s">
         <v>158</v>
       </c>
       <c r="C76">
         <v>78.0</v>
       </c>
       <c r="D76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>159</v>
       </c>
       <c r="B77" t="s">
         <v>160</v>
       </c>
       <c r="C77">
         <v>78.0</v>
       </c>
       <c r="D77" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>161</v>
       </c>
       <c r="B78" t="s">
         <v>162</v>
       </c>
       <c r="C78">
         <v>78.0</v>
       </c>
       <c r="D78" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>163</v>
       </c>
       <c r="B79" t="s">
         <v>164</v>
       </c>
       <c r="C79">
-        <v>79.152</v>
+        <v>78.0</v>
       </c>
       <c r="D79" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>165</v>
       </c>
       <c r="B80" t="s">
         <v>166</v>
       </c>
       <c r="C80">
-        <v>88.452</v>
+        <v>79.152</v>
       </c>
       <c r="D80" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>167</v>
       </c>
       <c r="B81" t="s">
         <v>168</v>
       </c>
       <c r="C81">
-        <v>97.368</v>
+        <v>88.452</v>
       </c>
       <c r="D81" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>169</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82">
         <v>103.92</v>
       </c>
       <c r="D82" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>171</v>
       </c>
       <c r="B83" t="s">
         <v>172</v>
       </c>
       <c r="C83">
         <v>104.328</v>
@@ -2140,128 +2146,142 @@
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>175</v>
       </c>
       <c r="B85" t="s">
         <v>176</v>
       </c>
       <c r="C85">
         <v>110.7</v>
       </c>
       <c r="D85" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>177</v>
       </c>
       <c r="B86" t="s">
         <v>178</v>
       </c>
       <c r="C86">
-        <v>125.376</v>
+        <v>116.928</v>
       </c>
       <c r="D86" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>179</v>
       </c>
       <c r="B87" t="s">
         <v>180</v>
       </c>
       <c r="C87">
-        <v>150.324</v>
+        <v>125.376</v>
       </c>
       <c r="D87" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>181</v>
       </c>
       <c r="B88" t="s">
         <v>182</v>
       </c>
       <c r="C88">
-        <v>206.256</v>
+        <v>150.324</v>
       </c>
       <c r="D88" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>183</v>
       </c>
       <c r="B89" t="s">
         <v>184</v>
       </c>
       <c r="C89">
-        <v>207.648</v>
+        <v>206.256</v>
       </c>
       <c r="D89" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>185</v>
       </c>
       <c r="B90" t="s">
         <v>186</v>
       </c>
       <c r="C90">
-        <v>237.744</v>
+        <v>207.648</v>
       </c>
       <c r="D90" t="s">
-        <v>9</v>
+        <v>56</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>187</v>
       </c>
       <c r="B91" t="s">
         <v>188</v>
       </c>
       <c r="C91">
+        <v>237.744</v>
+      </c>
+      <c r="D91" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" t="s">
+        <v>189</v>
+      </c>
+      <c r="B92" t="s">
+        <v>190</v>
+      </c>
+      <c r="C92">
         <v>1403.148</v>
       </c>
-      <c r="D91" t="s">
+      <c r="D92" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D92"/>
+  <autoFilter ref="A1:D93"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>