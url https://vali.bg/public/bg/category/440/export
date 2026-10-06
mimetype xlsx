--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -82,234 +82,234 @@
   <si>
     <t>HAMA-220803</t>
   </si>
   <si>
     <t>Стенна стойка за TV HAMA, Fullmotion,10-26", 220820</t>
   </si>
   <si>
     <t>HAMA-220820</t>
   </si>
   <si>
     <t>Кръгла въртяща се поставка за TV HAMA, До 80 кг, 220892</t>
   </si>
   <si>
     <t>HAMA-220892</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Стенна стойка за TV, FIX, 65", 220809</t>
   </si>
   <si>
     <t>HAMA-220809</t>
   </si>
   <si>
+    <t>Универсална въртяща се поставка HAMA 40 cm, 220893</t>
+  </si>
+  <si>
+    <t>HAMA-220893</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV HAMA, 32"-75", 220807</t>
+  </si>
+  <si>
+    <t>HAMA-220807</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV, TILT, 165см, 65", 220810</t>
+  </si>
+  <si>
+    <t>HAMA-220810</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV, Fullmotion, 122см, 48", 220821</t>
+  </si>
+  <si>
+    <t>HAMA-220821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стенна стойка за TV, 19-46", 200x200, до 25кг, </t>
+  </si>
+  <si>
+    <t>HAMA-220804</t>
+  </si>
+  <si>
     <t>Стойка за TV Hama TILT, 191 см (75"), Черна</t>
   </si>
   <si>
     <t>HAMA-118069</t>
   </si>
   <si>
-    <t>Универсална въртяща се поставка HAMA 40 cm, 220893</t>
-[...28 lines deleted...]
-  <si>
     <t>Стенна стойка за TV, FIX, черна, 600x400, 190 cm (75"), 220813</t>
   </si>
   <si>
     <t>HAMA-220813</t>
   </si>
   <si>
     <t>Стенна стойка за TV, FIX, черна, 600x400, 190 cm (75"), 220814</t>
   </si>
   <si>
     <t>HAMA-220814</t>
   </si>
   <si>
+    <t>Стойка за монитор ARCTIC W1A</t>
+  </si>
+  <si>
+    <t>ARCTIC-MOUNT-ORAEQ-MA005</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV, 32-75", до 40кг, 220808</t>
+  </si>
+  <si>
+    <t>HAMA-220808</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV, Fullmotion, 122 cm (48"), 220822</t>
+  </si>
+  <si>
+    <t>HAMA-220822</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV HAMA, 75", 191 cm, до 40 кг, 220811</t>
+  </si>
+  <si>
+    <t>HAMA-220811</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV, Hama TILT, 191 см (75"), до 40 кг, 220812</t>
+  </si>
+  <si>
+    <t>HAMA-220812</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV HAMA, 19"-48", 220826</t>
+  </si>
+  <si>
+    <t>HAMA-220826</t>
+  </si>
+  <si>
+    <t>Стойка за TV HAMA FULLMOTION, 1 звезда, 200x200, 122 см (48"), 220855</t>
+  </si>
+  <si>
+    <t>HAMA-220855</t>
+  </si>
+  <si>
+    <t>Метална стойка за TV HAMA, 229 см (90"), 220845</t>
+  </si>
+  <si>
+    <t>HAMA-220845</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV HAMA, 229 см (90") до 60 кг, 220815</t>
+  </si>
+  <si>
+    <t>HAMA-220815</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV, 32 - 75”, до 40 кг, въртяща се, накланяща се, издърпваща се</t>
+  </si>
+  <si>
+    <t>HAMA-220910</t>
+  </si>
+  <si>
     <t>на път</t>
   </si>
   <si>
-    <t>Стойка за монитор ARCTIC W1A</t>
-[...58 lines deleted...]
-  <si>
     <t>Стенна стойка за TV, Fullmotion, 165см, 65", 1 рамо, до 20 кг</t>
   </si>
   <si>
     <t>HAMA-220823</t>
   </si>
   <si>
     <t>Стенна стойка за TV HAMA, 37-75", 220816</t>
   </si>
   <si>
     <t>HAMA-220816</t>
   </si>
   <si>
     <t>Стенна стойка за TV, FULLMOTION, до 48", 2 рамо, 220827</t>
   </si>
   <si>
     <t>HAMA-220827</t>
   </si>
   <si>
     <t>Стенна стойка за TV Hama Ultraslim FIX ,XL, 90", 229 см, 800х400, до 100 кг</t>
   </si>
   <si>
     <t>HAMA-220842</t>
   </si>
   <si>
     <t>Стенна стойка за TV Hama, 191 cm (75”), до 40 kg</t>
   </si>
   <si>
     <t>HAMA-220897</t>
   </si>
   <si>
     <t>Стенна стойка Hama Fullmotion TV, 32-65", регулируема, Черна</t>
   </si>
   <si>
     <t>HAMA-220829</t>
   </si>
   <si>
+    <t>Стойка за TV, 165 см (65"), до 35 кг, 220856</t>
+  </si>
+  <si>
+    <t>HAMA-220856</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV Hama TILT "Ultraslim", 229 см (90"), 220846</t>
+  </si>
+  <si>
+    <t>HAMA-220846</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV HAMA, Fullmotion, 65", 220824</t>
+  </si>
+  <si>
+    <t>HAMA-220824</t>
+  </si>
+  <si>
+    <t>HAMA Стенна стойка за TV, 165 см (65") до 50 кг, защита от кражба</t>
+  </si>
+  <si>
+    <t>HAMA-220858</t>
+  </si>
+  <si>
+    <t>Стенна стойка за TV FULLMOTION, 165 см (65"), 220828</t>
+  </si>
+  <si>
+    <t>HAMA-220828</t>
+  </si>
+  <si>
+    <t>HAMA Стойка за таван  TV, регулируемa, 165 см (65"), 220877</t>
+  </si>
+  <si>
+    <t>HAMA-220877</t>
+  </si>
+  <si>
     <t>ограничена наличност (до 3 бр.)</t>
-  </si>
-[...34 lines deleted...]
-    <t>HAMA-220877</t>
   </si>
   <si>
     <t>Стенна стойка за TV Fullmotion, 165 см, 32-65 ", до 35 кг</t>
   </si>
   <si>
     <t>HAMA-220835</t>
   </si>
   <si>
     <t>Стойка за TV Stand Fullmotion до 191 см / 75"/ до 40 кг</t>
   </si>
   <si>
     <t>HAMA-220911</t>
   </si>
   <si>
     <t>Стенна стойка за TV HAMA, 216 см (85”), до 50 кг, въртяща се, накланяща се, издърпваща се</t>
   </si>
   <si>
     <t>HAMA-220898</t>
   </si>
   <si>
     <t>Стенна стойка за TV, 229 см (90") до 50 кг, защита от кражба</t>
   </si>
   <si>
     <t>HAMA-220861</t>
   </si>
@@ -953,292 +953,292 @@
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
         <v>12.756</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>14.58</v>
+        <v>14.64</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
-        <v>14.64</v>
+        <v>15.948</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
-        <v>15.948</v>
+        <v>16.128</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>29</v>
       </c>
       <c r="C13">
-        <v>16.128</v>
+        <v>16.56</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14">
-        <v>16.56</v>
+        <v>16.86</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15">
-        <v>16.86</v>
+        <v>17.22</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16">
         <v>17.652</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17">
-        <v>18.744</v>
+        <v>18.624</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C18">
         <v>19.8</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C19">
         <v>20.292</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C20">
         <v>20.628</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C21">
         <v>23.58</v>
       </c>
       <c r="D21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C22">
         <v>25.056</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C23">
         <v>26.004</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C24">
         <v>26.028</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C25">
         <v>26.424</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C26">
         <v>27.672</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C27">
         <v>28.116</v>
       </c>
       <c r="D27" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>28.608</v>
       </c>
       <c r="D28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>29.928</v>
@@ -1261,222 +1261,222 @@
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>31.704</v>
       </c>
       <c r="D31" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32">
-        <v>33.192</v>
+        <v>33.024</v>
       </c>
       <c r="D32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33">
         <v>34.752</v>
       </c>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" t="s">
         <v>72</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34">
-        <v>36.408</v>
+        <v>36.336</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" t="s">
         <v>74</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35">
-        <v>36.42</v>
+        <v>36.408</v>
       </c>
       <c r="D35" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C36">
         <v>37.428</v>
       </c>
       <c r="D36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C37">
         <v>38.496</v>
       </c>
       <c r="D37" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" t="s">
         <v>80</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38">
-        <v>40.5</v>
+        <v>40.332</v>
       </c>
       <c r="D38" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="C39">
         <v>41.916</v>
       </c>
       <c r="D39" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>84</v>
       </c>
       <c r="B40" t="s">
         <v>85</v>
       </c>
       <c r="C40">
         <v>42.948</v>
       </c>
       <c r="D40" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41" t="s">
         <v>87</v>
       </c>
       <c r="C41">
         <v>43.932</v>
       </c>
       <c r="D41" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>88</v>
       </c>
       <c r="B42" t="s">
         <v>89</v>
       </c>
       <c r="C42">
         <v>44.256</v>
       </c>
       <c r="D42" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>90</v>
       </c>
       <c r="B43" t="s">
         <v>91</v>
       </c>
       <c r="C43">
         <v>44.748</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>92</v>
       </c>
       <c r="B44" t="s">
         <v>93</v>
       </c>
       <c r="C44">
-        <v>44.964</v>
+        <v>45.06</v>
       </c>
       <c r="D44" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>94</v>
       </c>
       <c r="B45" t="s">
         <v>95</v>
       </c>
       <c r="C45">
         <v>46.176</v>
       </c>
       <c r="D45" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>96</v>
       </c>
       <c r="B46" t="s">
         <v>97</v>
       </c>
       <c r="C46">
         <v>47.208</v>
@@ -1488,107 +1488,107 @@
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>98</v>
       </c>
       <c r="B47" t="s">
         <v>99</v>
       </c>
       <c r="C47">
         <v>48.252</v>
       </c>
       <c r="D47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>100</v>
       </c>
       <c r="B48" t="s">
         <v>101</v>
       </c>
       <c r="C48">
         <v>49.716</v>
       </c>
       <c r="D48" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>103</v>
       </c>
       <c r="C49">
         <v>55.848</v>
       </c>
       <c r="D49" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50">
-        <v>57.888</v>
+        <v>57.684</v>
       </c>
       <c r="D50" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51">
         <v>60.444</v>
       </c>
       <c r="D51" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>108</v>
       </c>
       <c r="B52" t="s">
         <v>109</v>
       </c>
       <c r="C52">
         <v>71.472</v>
       </c>
       <c r="D52" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53">
         <v>79.944</v>
       </c>
       <c r="D53" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54">
         <v>81.3</v>
@@ -1597,68 +1597,68 @@
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55">
         <v>82.224</v>
       </c>
       <c r="D55" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>116</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56">
-        <v>84.516</v>
+        <v>84.456</v>
       </c>
       <c r="D56" t="s">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>118</v>
       </c>
       <c r="B57" t="s">
         <v>119</v>
       </c>
       <c r="C57">
         <v>90.96</v>
       </c>
       <c r="D57" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>120</v>
       </c>
       <c r="B58" t="s">
         <v>121</v>
       </c>
       <c r="C58">
         <v>99.684</v>
       </c>
       <c r="D58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>122</v>
       </c>
       <c r="B59" t="s">
         <v>123</v>
       </c>
       <c r="C59">
         <v>104.04</v>
@@ -1698,51 +1698,51 @@
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>128</v>
       </c>
       <c r="B62" t="s">
         <v>129</v>
       </c>
       <c r="C62">
         <v>131.856</v>
       </c>
       <c r="D62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>130</v>
       </c>
       <c r="B63" t="s">
         <v>131</v>
       </c>
       <c r="C63">
         <v>131.88</v>
       </c>
       <c r="D63" t="s">
-        <v>6</v>
+        <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>132</v>
       </c>
       <c r="B64" t="s">
         <v>133</v>
       </c>
       <c r="C64">
         <v>132.42</v>
       </c>
       <c r="D64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>134</v>
       </c>
       <c r="B65" t="s">
         <v>135</v>
       </c>
       <c r="C65">
         <v>136.776</v>
@@ -1768,65 +1768,65 @@
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>138</v>
       </c>
       <c r="B67" t="s">
         <v>139</v>
       </c>
       <c r="C67">
         <v>140.532</v>
       </c>
       <c r="D67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>140</v>
       </c>
       <c r="B68" t="s">
         <v>141</v>
       </c>
       <c r="C68">
         <v>196.284</v>
       </c>
       <c r="D68" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>142</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69">
         <v>236.952</v>
       </c>
       <c r="D69" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>144</v>
       </c>
       <c r="B70" t="s">
         <v>145</v>
       </c>
       <c r="C70">
         <v>237.06</v>
       </c>
       <c r="D70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>146</v>
       </c>
       <c r="B71" t="s">
         <v>147</v>
       </c>
       <c r="C71">
         <v>239.796</v>