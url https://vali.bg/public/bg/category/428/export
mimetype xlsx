--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -76,60 +76,60 @@
   <si>
     <t>LOGITECH-R400</t>
   </si>
   <si>
     <t>Чанта за проектор BenQ BGQM01,  Черен</t>
   </si>
   <si>
     <t>BENQ-CB-BGQM01</t>
   </si>
   <si>
     <t>ограничена наличност (до 3 бр.)</t>
   </si>
   <si>
     <t>Безжичен Лазерен презентатор "Greenlight Pointer", 4в1, 139918</t>
   </si>
   <si>
     <t>HAMA-139918</t>
   </si>
   <si>
     <t>Таванна стойка за проектор HAMA, 8 kg, Сребрист</t>
   </si>
   <si>
     <t>HAMA-108784</t>
   </si>
   <si>
+    <t>Безжичен презентер Logitech R500s, Bluetooth, 2.4 GHz Wireless, Черен</t>
+  </si>
+  <si>
+    <t>LOGITECH-R500S-BK</t>
+  </si>
+  <si>
     <t>Чанта за проектор HAMA "Sportsline", L, Черен</t>
   </si>
   <si>
     <t>HAMA-101066</t>
-  </si>
-[...4 lines deleted...]
-    <t>LOGITECH-R500S-BK</t>
   </si>
   <si>
     <t>Стойка за проектор HAMA, таван и стена, до 15 кг, 220880</t>
   </si>
   <si>
     <t>HAMA-220880</t>
   </si>
   <si>
     <t>Таванна стойка за проектори BenQ CM00G3</t>
   </si>
   <si>
     <t>BENQ-MOUNT-CM00G3</t>
   </si>
   <si>
     <t>не е в наличност</t>
   </si>
   <si>
     <t>Маса за проектор Hama на 2 нива, HAMA-77510</t>
   </si>
   <si>
     <t>HAMA-77510</t>
   </si>
   <si>
     <t>Стойка за проектори BenQ WM04G3, За стена, Сребриста</t>
   </si>
@@ -604,51 +604,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>25.92</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
-        <v>30.0</v>
+        <v>26.4</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6">
         <v>33.744</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
@@ -660,79 +660,79 @@
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8">
         <v>37.428</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9">
-        <v>41.184</v>
+        <v>39.0</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
         <v>23</v>
       </c>
       <c r="C10">
-        <v>45.0</v>
+        <v>41.184</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11">
-        <v>45.228</v>
+        <v>45.024</v>
       </c>
       <c r="D11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
         <v>60.0</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
@@ -789,51 +789,51 @@
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>39</v>
       </c>
       <c r="C17">
         <v>129.0</v>
       </c>
       <c r="D17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18">
         <v>129.0</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19">
         <v>147.0</v>
       </c>
       <c r="D19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>45</v>
       </c>
       <c r="C20">
         <v>151.8</v>