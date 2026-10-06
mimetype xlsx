--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -582,54 +582,54 @@
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>20.676</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6">
-        <v>24.312</v>
+        <v>23.076</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>31.908</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>37.656</v>
@@ -683,79 +683,79 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>48.96</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>54.612</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>60.0</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>61.392</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>65.388</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>101.796</v>