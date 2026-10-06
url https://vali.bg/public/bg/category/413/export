--- v11 (2026-09-15)
+++ v12 (2026-10-06)
@@ -737,51 +737,51 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>27.564</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7">
         <v>30.0</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8">
         <v>33.0</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9">
         <v>35.28</v>
@@ -793,135 +793,135 @@
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>36.672</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
         <v>39.0</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12">
         <v>40.548</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13">
         <v>43.2</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14">
         <v>45.0</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15">
         <v>45.0</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16">
         <v>48.996</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17">
         <v>48.996</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18">
         <v>48.996</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19">
         <v>49.524</v>
@@ -933,93 +933,93 @@
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20">
         <v>50.82</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21">
         <v>50.82</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>48</v>
       </c>
       <c r="C22">
         <v>52.008</v>
       </c>
       <c r="D22" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>50</v>
       </c>
       <c r="C23">
         <v>57.78</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>52</v>
       </c>
       <c r="C24">
         <v>58.992</v>
       </c>
       <c r="D24" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>60.0</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>56</v>
       </c>
       <c r="C26">
         <v>60.0</v>
@@ -1045,51 +1045,51 @@
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>60</v>
       </c>
       <c r="C28">
         <v>63.0</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29">
         <v>64.8</v>
       </c>
       <c r="D29" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30">
         <v>64.992</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31">
         <v>72.0</v>